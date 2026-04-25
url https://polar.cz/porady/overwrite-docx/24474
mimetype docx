--- v0 (2025-12-20)
+++ v1 (2026-04-25)
@@ -1,414 +1,417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">21. ročník rallye Trofeo Niké Jeseníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již pojedenadvacáté se sjely desítky autoveteránů s milovníky historie do Jeseníků. Kolona krásných automobilů projela letos místy Nízkého i Hrubého Jeseníku a poprvé zavítala také na Osoblažsko. Historický víkend byl plný krásných zážitků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Při návštěvě Osoblažska zavítali veteráni především na Slezské Versailles – zámek ve Slezských Rudolticích, kde účastníky rallye pozdravila z balkónu princezna Sofie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Potřebujeme spojit tu krásu, kterou můžete vidět za mnou, s těmi krásnými auty, která přijela ne jenom z ČR ale i z jiných zemí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hlavním bodem návštěvy Osoblažska byl poté výlet unikátní úzkokolejkou do Osoblahy. Ten byl celý doprovázen stylovou dixilendovou kapelou Stanley´s Dixie Street Band.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Rotter, hlavní organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tento víkend splnil spoustu přání ne jenom všem divákům, kteří nás navštěvují pravidelně, ale i těm, kteří přišli úplně nově. Mám z toho obrovskou radost, protože nejednou jsem slyšela právě tento výrok: „My jsme si tento víkend splnili svůj sen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celou rallye navíc doprovázeli dobově ustrojení členové Spolku na tvrzi Žíželeves a dokreslovali krásu historických aut s jejich stylově oblečenými majiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Záhoř, majitel vozu, Vrbno pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Aero 30 Sport. Z roku 1935. Samozřejmě, že jsem ho dostal v takovém stavu, že byl teda funkční a byl nachystaný do západního Německa. Shodou okolností jsem se k tomu nachomejtl, tak jsem ho koupil no a asi 15 let byl uskladněn doma, než jsem ho začal spravovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán Šňupárek, majitel vozu,Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přívěs je Karosa Dingo, první přívěs čs. Výroby, vyrobeno 46 kusů, vyráběly se v letech 1960 – 61. Přestaly se vyrábět, protože o ně nebyl zájem, protože byly předražené. Stály stejně jako nový Spartak.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dcera:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „To je naše auto a my tu i spáváme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vyvrcholením celého víkendu s veterány byla pak návštěva lázní Karlova Studánka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Chudová (nez.), starostka Karlovy Studánky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Akce je nádherná. Je úžasné, že paní Marcela Rotter měl pořád tu sílu a vytrvalost a uspořádala tuhletu nádhernou třídenní podhorskou jízdu veteránů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já tuhle akci mám strašně moc rád, protože se ukazuje, že mezi mužem a chlapcem není žádný rozdíl, jenom v ceně jeho hraček. A když vidím, jak se lidé starají o ty svoje veterány, tak z toho musím mít jenom radost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Poštulka, ředitel Lázní Karlova Studánka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to nádhera. Miluji veterány, miluji tu historii, která na vás dýchne, když něco takového se před vás postaví. Je to krása, navíc tady v té historické části těch lázní. Krásně je to snoubené, ta historická vozidla s historickými lázněmi. Za mě, jenom srdíčko plesá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Ratiborský (ANO), poslanec a účastník Rallye:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Víkend byl úžasný, počasí nám přálo, bylo to nádherné, auto jelo perfektně, nebyly žádné problémy a program byl krásný. S Maxwellem z roku 1917.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Šmigurová, ředitelka Euroregionu Praděd: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výborné, je to opravdu úžasný stroj a doporučuji každému.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Müllerová, destinační management Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Výborně, výborně, pohodlné moc.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci Karlovy Studánky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Super, moc krásné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Překrásná auta, s charismatem, romantické, jen lidé, kteří milují svět mohou provozovat takový koníček.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vrabec, lázeňský lékař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to taková začínající dobrá tradice, která se tady opakuje každý rok. Lidi se rádi tady podívají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci Karlovy Studánky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to úžasné, jezdím sem 20 let a je to super."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí se mi to každý rok. Jedině Forda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celé Trofeo Niké uzavřelo závěrečné poděkování s vyhodnocení nejhezčích posádek a vozů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -420,199 +423,143 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přepadení elektrolodi piráty zakončilo letní sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na přehradě Slezská Harta byla ukončena letní sezóna. Banda pirátů na replice lodi Santa Maria přepadla plovoucí elektroloď Harta a chtěla získat truhlu s převáženým pokladem. Díky chytrosti pasažérů lodi se jim však loupež nevydařila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Elektroloď Harta byla plně obsazena rodiči a dětmi. Některé honička s piráty velmi překvapila.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska máme takovou atrakci. U příležitosti obecní slavnosti vaření guláše děláme ve 4 hodiny tady plavbu, kdy bude naše elektroloď Harta přepadena pirátskou lodí v plné zbroji, se vším všudy, tak, jak takové pirátské přepadení má vypadat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti se na piráty připravovaly. Vyrobily si masky a rozebraly poklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Hovadíková, organizátorka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Děti mají za úkol schovat ty dukátky před piráty. Nejíst, uschovat pečlivě, a až přijdou, tak aby nám to nevzali naráz.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Piráti za střelby z kanónu loď nakonec dohnali, nalodili se na palubu a vybrali od dětí poklad. Nakonec se opili a posádka jim truhlu s pokladem zaměnila. Odjeli tedy s nepořízenou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přepadli nás piráti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Bála ses?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já se pirátů nebojím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Konec sezóny však neznamená konec lodní dopravy na přehradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak na Slezské Hartě to stále žije. Sezóna už končí ale nekončí lodní doprava. Máme v plánu dělat nepravidelné výletní plavby až do vánoc, do nového roku, to znamená adventní plavby, vánoční plavby, novoroční plavby, samozřejmě, pokud nezamrzne zátoka v Leskovci nad Moravicí."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Buťák (nez.), starosta Leskovce nad Moravicí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska jsme se loučili s létem nebo s uplynulou sezónou a samozřejmě, chystáme se na tu další. Loď, jak Santa Maria, tak Harta, bude pokračovat dál, co nám povolí počasí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I přes nižší návštěvnost vlivem epidemických opatření, počet návštěvníků lodí překročil letos 15 tisíc. A do konce roku pravděpodobně ještě vzroste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -631,199 +578,143 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podzimní Dětské rybářské závody na Tylovském rybníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klasické podzimní počasí provázelo dětské rybářské závody v Lomnici. Naštěstí nepršelo a na závod se tedy sjelo 41 dětí z celé Moravy. Nejvíce bodováno bylo v soutěži ulovení kapra. Toho se však malí rybáři nedočkali. Kapři prostě nebrali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejčetnějším úlovkem byly na soutěži plotice nebo okouni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Řezníček, organizátor, hospodář rybníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mrzí mě to, máme strašně moc cen díky sponzorům. Ryba dneska nebere, ale ne, že dneska, už 14 dnů. Nebere nikde. Je plná voda planktonu, ryba do sebe pakuje plankton a prostě ze dna ryba nebere.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Malí rybáři z Moravskoslezského i Olomouckého kraje předváděli opravdovou rybářskou zručnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Řezníček, organizátor, hospodář rybníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsou tady z Ostravy, od Olomouce, ze širokého okolí jsou tady účastníci. Udělali jsme tady kategorii do 7 let, ti mají ceny zvlášť, a od 8 let do 15  let jsme udělali ceny prostě, sety rybářské a takové. Mají bohaté ceny, bohužel je nebudeme asi moci všechny rozdat, protože se tolik ryb nenachytalo. Chytá se jenom bílá rybka, bohužel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Různé návnady i technika lovu se nakonec projevily v množství bodovaných úlovků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, závodníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chytám na rohlíkový boilies a jsem ze Zlína.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem Ondra, chytám na červy a chytil jsem 3 plotice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem Michalka z Bruntálu a chytla jsem okounka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem z Krnova a chytám na červy. Kostní červy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Říhová, vítězka závodu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem ze Závišic a už jsem ulovila asi 20 plotic na splávek, na červy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> To, že v rybníce skutečně ryby jsou, jen nemají hlad, prověřili rybáři také sonarem.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Řezníček, organizátor, hospodář rybníka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsou tady jeseteři, jsou tady velcí kapři. Na dospělých závodech 11 lidí chytlo rybu. Chytl se tady na hrázi kapr 11 kilo, 10 kilo. Dva dny před závody jsme to tady projížděli sonarem. Ryby tady opravdu jsou, ale prostě jsou ve sloupci a pakují do sebe ten plankton, nemají chuť žrát.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ceny v soutěži nakonec neobdrželi jen vítězové ale všechny zúčastněné děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -920,93 +811,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-24-09-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>