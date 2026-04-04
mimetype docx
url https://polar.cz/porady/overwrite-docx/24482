--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.9.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dny NATO v Mošnově se vrátili diváci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud jste z Moravskoslezského kraje jistě jste o víkendu zaznamenali zvýšený pohyb letadel po obloze. V Mošnově na letišti Leoše Janáčka Ostrava se totiž uskutečnil další ročník Dnů NATO a tentokrát už opět zase s diváky. Ke hlavním tahákům patřila neviditelná supermoderní stíhačka F-35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Kareš, zástupce velitele, Záchranný útvar HZS ČR Hlučín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prezentujeme obě zodolněné cisternové stříkačky, jak ZZS 15 tak CZS 40, což jsou speciální stroje určené k zásahům v nebezpečných podmínkách." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté kromě ukázek zajišťovali i bezpečnost v okolí Mošnova, strážníci představili například kynologickou skupinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Záchranná zdravotnická služba předvedla nejen svou techniku, ale zároveň se v jejich stanech mohli návštěvníci naučit správně provádět první pomoc. Na akci se představilo celkem 17 zemí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Záchranná zdravotnická služba předvedla nejen svou techniku, ale zároveň se v jejich stanech mohli návštěvníci naučit správně provádět první pomoc. Na akci se představilo celkem 17 zemí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hornické slavnosti 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -262,53 +376,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fanoušek štěpení jádra upoutaný na vozíku vyrazil do Černobylu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od Horské chaty Prašivá v Beskydech v pondělí ráno vystartovala výprava, jejímž cílem je oblast, kterou v roce 1986 zamořila havárie jaderné elektrárny v Černobylu. Iniciátorem expedice je Honza Dušek, který dvacet let trpí roztroušenou sklerózou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Honza Dušek s těžkou nemocí statečně bojuje a na cestách mu pomáhá parta přátel. Při současné výpravě do Černobylu jich bude mít kolem sebe 12. Všichni jsou připravení ho tlačit, tahat i přenášet, aby společně dosáhli cíle.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Honza Dušek s těžkou nemocí statečně bojuje a na cestách mu pomáhá parta přátel. Při současné výpravě do Černobylu jich bude mít kolem sebe 12. Všichni jsou připravení ho tlačit, tahat i přenášet, aby společně dosáhli cíle. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hirsh, vedoucí výpravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Honza skončil na vozíku a my se spolu kamarádíme od roku 2013 a v roce 2017 jsme spolu absolvovali první cestu velkou, kdy se mu splnil takový sen a putovali jsme s ním do Santiaga de Compostela 640 km. Vznikl z toho dokument Camino na kolečkách, který měl inspirovat vlastně další lidi k tomu, že na vozíku třeba nemusí život končit, že se dá žít aktivní život.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Honza Dušek dříve studoval chemii a jako fanoušek štěpení jádra chtěl vidět, jak to dopadne, když se to dělá špatně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -602,103 +715,101 @@
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sweetsen Fest, na ten jsme se opravdu hodně těšili. Byli  jsme vlastně naposledy v roce 2019, tehdy se vybralo krásných mnoho peněz.  A letos to nebylo o nic menší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že ten Sweetsen fest v takové zvláštní  době proběhl. Protože jsme pořád nevěděli, jestli bude nebo nebude. Ta situace byla  docela příznivá, že se podařilo všechno zorganizovat. Myslím si, že ta úroveň  byla vynikající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místo platby za vstupenku tak mohli návštěvníci přispět do  kasiček jednotlivých organizací. Kdo dal například stokorunu, měl i pivo  zdarma. A platit se dalo i prostřednictvím QR kódů přes mobilní bankovnictví.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místo platby za vstupenku tak mohli návštěvníci přispět do  kasiček jednotlivých organizací. Kdo dal například stokorunu, měl i pivo  zdarma. A platit se dalo i prostřednictvím QR kódů přes mobilní bankovnictví. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vybralo se přes 18 tisíc, za což těm, kteří přispěli moc  děkujeme. Budou použity právě pro ty střediska, které se podílely na tvorbě  programu, který byl účastníkům Sweetsenu nabízen. To znamená ve smyslu  střediska Aktivity pro děti, Doučování, Nezbeda, Rebel. Stejně tak se na tom  podíleli aktivně dobrovolníci, takže podpoříme i rozvoj dobrovolnického hnutí v rámci  Charity Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Fejkusová, předsedkyně sdružení Podané ruce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dohromady pro Podané ruce osobní asistenci i canisterapii to  bylo 34 tisíc 143 korun. Pro osobní asistenci, kde nám pracuje spousty osobních  asistentek a asistentů a potřebujeme jako nezisková organizace podpořit nejenom  ty asistenty a potřebujeme jim nakoupit ochranné pomůcky. Potřebujeme jim  proplatit cestovní náklady a ty penízky využijeme krásně právě v rámci veřejné  sbírky na osobní náklady osobních asistentů a asistentek. Děkujeme moc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme nesmírně vděční, protože se nám podařilo vybrat 20 344  korun, což je si myslím pro tu návštěvnost adekvátní. Všechny ty peníze, které nám občané Frýdku-Místku darovali,  tak jsou použity na rozvoj dobrovolnictví na Frýdecko-Místecku a část těch peněz  jde také na to, abychom mohli provozovat program, který jsme rozjeli s podporou  města, a to je pomoc autistickým dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za celou historii konání festivalu se dohromady vybralo už přes  937 tisíc korun. Pomyslný milion by tak mohl Sweetsen fest překonat zřejmě příští  ročník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za celou historii konání festivalu se dohromady vybralo už přes  937 tisíc korun. Pomyslný milion by tak mohl Sweetsen fest překonat zřejmě příští  ročník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -773,93 +884,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-09-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>