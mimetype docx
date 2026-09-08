--- v1 (2026-04-04)
+++ v2 (2026-09-08)
@@ -926,51 +926,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-09-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-09-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>