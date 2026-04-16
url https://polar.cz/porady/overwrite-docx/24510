--- v0 (2025-12-24)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.9.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, pokud vás zajímají novinky ze školního prostředí, pak jste u obrazovek právě včas. Začíná magazín TV Polar Studuj u nás. Tento díl začneme konferencí zdravotnických škol v Gongu, poté oslavíme páté narozeniny MŠ Krajánek v Ostravě a nakonec se podíváme na mezinárodní úspěch jednoho ze studentů Gymnázia Františka Hajdy v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závěrečná konference projektu Inovace vyššího odborného vzdělávání ve zdravotnické oblasti se konala v ostravské multifunkční aule Gong a pořádala ji SZŠ a VOŠZ Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Foltýnová, ředitelka SZŠ a VOŠZ Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -167,57 +282,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Štix, ředitel SZŠ a VOŠZ České Budějovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vzhledem k tomu, že historie našich vyšších odborných škol přesahuje čtvrt století, tak nazrál čas k tomu, aby se o vyšších odborných školách začalo mluvit jako o segmentu, který má co říct.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Křížová, ředitelka SZŠ a VOŠZ Plzeň:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „My jsme se do projektu zapojili jako partneři, máme ještě dva další partnery. Naším cílem bylo podívat se na jakousi reformu, která by mohla pomoci zdravotnímu školství.“</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Mateřská škola Krajánek slaví páté výročí od svého založení. Mezi gratulanty byl i hejtman MS kraje Ivo Vondrák, který přinesl dětem dort.</w:t>
+        <w:t xml:space="preserve"> „My jsme se do projektu zapojili jako partneři, máme ještě dva další partnery. Naším cílem bylo podívat se na jakousi reformu, která by mohla pomoci zdravotnímu školství.“  Mateřská škola Krajánek slaví páté výročí od svého založení. Mezi gratulanty byl i hejtman MS kraje Ivo Vondrák, který přinesl dětem dort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajánek je zaměstnaneckou mateřskou školou krajského úřadu v Ostravě, využívají ji přednostně zaměstnanci úřadu, kterým se tak velmi zjednoduší péče o děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Musím říct, že jsem nastoupil až ta školka tady byla. My jsme to též udělali na univerzitě, protože není nic příjemnějšího, než když mohou rodiče dát děti do školky, která je součástí toho pracovního prostoru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -474,57 +583,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: “Hráli jsme si, šli jsme do kroužku. Byli jsme na výlet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Udělka, učitel MŠ Krajánek</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Snažíme se program udělat zábavně, to znamená, že i my musíme být zábavní, musí to děti bavit a hlavně musí vídět, že to baví nás. Poctivě připravujeme program na každý den podle vzdělávacích programů a podle toho, co mají děti dělat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nezbývá, než MŠ Krajánek popřát vše nejlepší do dalších pěti let.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ostravský gymnazista Vít Kuldan si připsal mimořádný úspěch. Na největším festivalu studentských firem v Evropě zaujal porotu jeho způsob podnikání.</w:t>
+        <w:t xml:space="preserve">Nezbývá, než MŠ Krajánek popřát vše nejlepší do dalších pěti let.  Ostravský gymnazista Vít Kuldan si připsal mimořádný úspěch. Na největším festivalu studentských firem v Evropě zaujal porotu jeho způsob podnikání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osmnáctiletý student Vít Kuldan z Gymnázia Ostrava-Hrabůvka se zařadil mezi pět nejlepších ředitelů studentských firem v Evropě. Virtuální vyhlášení soutěže Alumni Leadership Award proběhlo v půli července z litevského Vilniusu, v rámci největšího festivalu podnikavosti mladých lidí v Evropě – Gen-E 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Až 370 tisíc středoškoláků ze 40 evropských zemí soutěžilo uplynulý školní rok v programech nevládní organizace Junior Achievement o nejlepší podnikatelský počin. V rámci výuky podnikavosti a pod vedením svých učitelů zakládali reálné firmy, se kterými hospodařili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ti nejlepší z každé země nyní představili svůj byznys mezinárodní porotě a utkali se o vítězství v několika kategoriích. Ze 180 soutěžních firem měla Česká republika svého zástupce ve studentské firmě PEAK z Gymnázia Ostrava-Hrabůvka, která zvítězila v národním finále JA Studentská Firma roku 2021. Partě studentů pod vedením ředitele Víta Kuldana se povedlo za pár měsíců vymyslet a uvést na trh aplikaci, která pomáhá zábavnou formou rozšiřovat slovní zásobu v angličtině prostřednictvím filmů. „Cena mě velmi těší a rozhodně je pro mě zdrojem motivace. Svým způsobem to není ocenění jen pro mě, ale pro celou firmu, a já jsem velmi rád, že i díky ní můžeme naše působení v programu studentských firem označit za úspěšné. Spolu s kamarádkami jsme vstoupili do spolku JA Alumni a veškeré své zkušenosti z minulého roku chceme předat dalším studentským firmám a pomoct jim v cestě za TOP 3 umístěním v evropském finále,“ uvedl oceněný Vít Kuldan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -642,93 +745,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-29-09-2021-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>