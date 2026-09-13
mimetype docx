--- v1 (2026-04-16)
+++ v2 (2026-09-13)
@@ -787,51 +787,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-29-09-2021-17-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-29-09-2021-17-26?url=studuj-u-nas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>