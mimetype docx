--- v0 (2026-01-01)
+++ v1 (2026-04-13)
@@ -1,142 +1,232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Konference Ragtime 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava hostila astrofyziky z celého světa. Na tradiční podzimní konferenci RAGtime se soustředili na fyziku černých děr a neutronových hvězd. Fyzikální ústav Slezské univerzity, který konferenci pořádal, patří mezi světovou špičku ve výzkumu těchto kosmických objektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konference  Ragtime se konala v Opavě po 23. Když musel být loňský ročník  kvůli koronavirové pandemii přesunutý do virtuálního prostoru,  rozhodli se organizátoři letos nic neponechat náhodě a rovnou  zkombinovat přednášky v sále s on line přednáškami.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Konference  Ragtime se konala v Opavě po 23. Když musel být loňský ročník  kvůli koronavirové pandemii přesunutý do virtuálního prostoru,  rozhodli se organizátoři letos nic neponechat náhodě a rovnou  zkombinovat přednášky v sále s on line přednáškami.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk  Stuchlík, ředitel Fyzikálního ústavu, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ty  přednášky se budou týkat jak všeobecně známých a  diskutovaných černých děr, tak i exotičtějších objektů, jako  jsou červí díry či superspinary.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Během  týdne se na konferenci představily víc jak čtyři desítky  odborníků z Evropy, Ameriky i Asie. Byl mezi nimi také profesor  Remo Ruffini, jeden ze zakladatelů fyziky černých děr nebo Marek  Abramowicz, který stál u zrodu modelů akrečních disků.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Abramowcz, atrofyzik: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Kvantová  gravitace je velmi důležité téma. Moje přednáška bude zaměřena  právě na ověření kvantové gravitace. Pokud bychom totiž byli  schopni ověřit některé předpovědi, znamenalo by to velký  průlom.“</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavský  Fyzikální ústav se zabývá fyzikou černých děr dlouhodobě a  dosahuje v ní uznávaných výsledků. V letošním roce zdejší  vědci oznámili objev  superhmotné černé díry  nebo popsali detekce tzv. červích děr.             </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě byly představeny projekty spravedlivé transformace</w:t>
@@ -155,53 +245,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle posledního prohlášení ministra průmyslu a obchodu Karla Havlíčka se bude uhlí v našem kraji těžit už jen do konce příštího roku. Náš region byl proto vybrán, jako jako jeden ze tří krajů v zemi, které se podělí o peníze z Fondu pro spravedlivou transformaci Evropské unie. Ze 42 miliard dostaneme necelých 19 miliard korun na projekty, které zmírní dopady uzavření šachet. Vznikla proto strategie, která definuje, kam peníze nejlépe investovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednak potřebujeme zastavit odliv obyvatelstva z kraje. Především těch lidí, kteří jsou vzdělaní a mají velký potenciál, Za druhé potřebujeme zlepšit image kraje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkem bylo vybráno 13 projektů ze kterých je 7 v Ostravě a další především na Karvinsku. Jedním z projektů, který by určitě pomohl zlepšit image kraje, je například výstavba koncertní haly, jejíž příprava běží na plné plné obrátky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkem bylo vybráno 13 projektů ze kterých je 7 v Ostravě a další především na Karvinsku. Jedním z projektů, který by určitě pomohl zlepšit image kraje, je například výstavba koncertní haly, jejíž příprava běží na plné plné obrátky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všude, kde vznikly koncertní sály, které jsou dnes vnímány jako novodobé katedrály, se staly impulsem pro rozvoj kultury, vzdělanosti, turismu, incomingové turistiky v okruhu minimálně 100 plus kilometru." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sedm ostravských projektů už bylo prezentováno na veřejném projednávání s občany. Asi nejznámější je stavba technické knihovny, které se říká Černá kostka. Podporu získalo také Muzeum + v Dolních Vítkovicích. Několik dalších projektů se týká vzdělávání.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -333,401 +422,333 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více než stoleté stromy kolem Baziliky ve Frýdku-Místku  postupně padají k zemi. Jejich zdravotní stav totiž dlouhodobě vykazoval  problémy. V poslední době musela pod některými z nich farnost zakázat  i pohyb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme opravdu už měli obavu toho, aby nedošlo třeba ke zranění.  Protože nejednou se stalo, že spadla větev. Nebo celý strom dokonce. Takže  nechali jsme udělat průzkumy, biologické, dendrologické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stav některých stromů je natolik vážný, že je nebude možné  už zachránit. Proto bylo rozhodnuto, že musí jít k zemi bohužel celkem 17 stromů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stav některých stromů je natolik vážný, že je nebude možné  už zachránit. Proto bylo rozhodnuto, že musí jít k zemi bohužel celkem 17 stromů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Lisztwan, arborista, Svobodné  zahrady Klus:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opravdu jak jsme teď řezali ty stromy, tak jsou hodně  poškozené. Sami vidíte, některé stromy mají proschlé koruny. A to velmi, takže  je to skoro jasné. Ty stromy by tady mohly sice ještě být, ale myslím si, že  tady hrozilo nebezpečí pádu větví kosterních a mohlo se to kdykoliv vyvrátit. Některé  stromy jsou úplně duté až dolů. Dutiny jsou velké tak, že by tam člověk mohl zůstat  úplně celý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I sami ochránci přírody konstatovali, že ty příčiny. Těch  příčin je několik, které způsobily právě zhoršení zdravotního stavu těchto stromů.  A to byly ať už sucho, stáří samozřejmě taky, napadené byly ty stromy chorobami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kácení přitom vůbec není jednoduché. V dutinách stromů  se totiž nacházejí chráněné druhy ptáků a hlavně netopýrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kácení přitom vůbec není jednoduché. V dutinách stromů  se totiž nacházejí chráněné druhy ptáků a hlavně netopýrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Lisztwan, arborista, Svobodné  zahrady Klus:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Našli jsme jich už několik a musíme ty některé věci a duté  části stromů spouštět. Proto tady máme plošinu, řežeme to na kousky, pomocí  lana to spouštíme dolů. A v dutinách, kde se nacházejí netopýři, ty musíme  dát bokem. Ty tam máme položené vedle a necháme je tam ležet 24 hodin a pokud  tam jsou netopýři, tak oni odletí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pařezy po vykácených stromech se budou následně frézovat.  Místa se zatravní a také se zde vysadí nové lípy a jírovce. Ale také duby, buky,  habry a javory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pařezy po vykácených stromech se budou následně frézovat.  Místa se zatravní a také se zde vysadí nové lípy a jírovce. Ale také duby, buky,  habry a javory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byl zpracovaný projekt, podle kterého se postupuje a zároveň  bude vysazeno 38 nových stromů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní práce vyjdou na 965 tisíc korun. Na financování se  podílí farnost, město, kraj i evropské fondy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní práce vyjdou na 965 tisíc korun. Na financování se  podílí farnost, město, kraj i evropské fondy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitaf u hrobu básníka Petra Bezruče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrob slezského barda Petra Bezruče na Městském hřbitově v Opavě doplnil konečně básníkův epitaf. Při této příležitosti byla také pokřtěna bibliofilie básně Stužkonoska modrá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ačkoliv  si svůj epitaf Petr Bezruč sám napsal a toužil jej na náhrobku  po své smrti mít, na místě jeho posledního odpočinku na  opavském hřbitově dlouho spočívala jen socha jedné z postav  jeho básně Maryčka Magdonova. Teď ale byl u okraje náhrobní  desky odhalený bronzový epitaf.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Ačkoliv  si svůj epitaf Petr Bezruč sám napsal a toužil jej na náhrobku  po své smrti mít, na místě jeho posledního odpočinku na  opavském hřbitově dlouho spočívala jen socha jedné z postav  jeho básně Maryčka Magdonova. Teď ale byl u okraje náhrobní  desky odhalený bronzový epitaf.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza  Svatošová, sochařka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myšlenka  byla taková: Bezruč dopsal  svůj epitaf, podepsal se a jako kdyby mu ten list spadl ze stolu. A  toto já ztvárnila plující, padající list.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když  v 50. letech autor sbírky Slezské písně zemřel, komunistům se  příliš nehodilo, aby smrt básníka, jehož tvorbu si přivlastnili  pro své ideje, nesla v epitafu stopu biblických  myšlenek. Přání  slezského barda tedy zůstalo po dlouhá desetiletí nevyslyšeno.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Když  v 50. letech autor sbírky Slezské písně zemřel, komunistům se  příliš nehodilo, aby smrt básníka, jehož tvorbu si přivlastnili  pro své ideje, nesla v epitafu stopu biblických  myšlenek. Přání  slezského barda tedy zůstalo po dlouhá desetiletí nevyslyšeno.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Foltysová, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Odporovalo to obrazu básníka, jak si komunisté přáli, aby byl  podáván.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Milovníky  díla opavského rodáka jistě potěší vydání bibliofilie básně  Stužkonoska modrá, kterou připravila Zdenka Pfefferová. Vzácná  můra se stala symbolem Bezručova života, hledání jeho smyslu i  bilancování.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Milovníky  díla opavského rodáka jistě potěší vydání bibliofilie básně  Stužkonoska modrá, kterou připravila Zdenka Pfefferová. Vzácná  můra se stala symbolem Bezručova života, hledání jeho smyslu i  bilancování.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka  Pfefferová, vydavatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Proto  jsem se soustředila na uměleckou knihu. Aby byla krásná, aby byla  vzácná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Odkaz  i pozůstalost básníka, jehož dílo bylo přeloženo do víc jak  40 jazyků, spravuje Památník Petra Bezruče. Jméno umělce nese  také festival, který se od roku 1958 uskutečňuje každý rok v  Opavě.  </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Odkaz  i pozůstalost básníka, jehož dílo bylo přeloženo do víc jak  40 jazyků, spravuje Památník Petra Bezruče. Jméno umělce nese  také festival, který se od roku 1958 uskutečňuje každý rok v  Opavě.      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntál tančil a děkoval dobrovolníkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Více než 170 tanečníků ze všech tanečních souborů a skupin z Bruntálu a okolí se sešlo na bruntálském náměstí Míru. Série tanečních vystoupení oslovila všechny generace diváků. Město současně představilo také nové taneční pódium, pořízené z česko - polského projektu Společný kulturní rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Věkový rozdíl mezi nejmladším a nejstarším tanečníkem byl více než 80 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Město Bruntál se rozhodlo formou akce Město tančí a děkuje poděkovat dobrovolníkům, kteří pomáhali našim spoluobčanům při řešení pandemické situace v rámci Covidu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kromě tanečníků z Bruntálu přivítáme naše milé hosty z Prudniku, ale máme tady také tanečníky třeba ze Znojma, kteří přijeli na pozvání aktivních seniorů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S největším počtem tanečníků překvapila taneční škola Stonožka, ověnčená mnoha mistrovskými tituly. Alternativní tanec představila také skupina Střediska volného času v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tamara Vlachynská, vedoucí Taneční školy Stonožka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Stonožka si prošla lockdownem stejně jako všechny kroužky, soubory, ale samozřejmě snažili jsme se pracovat s dětmi on line." </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">„Stonožka si prošla lockdownem stejně jako všechny kroužky, soubory, ale samozřejmě snažili jsme se pracovat s dětmi on line."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Zdráhala, SVČ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme Bad Style Street´s Crew, tancujeme něco na podobu break dance, ale ne úplně, je to street dance.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Skupiny In Motion, Dhambra, aktivní senioři, Znojemské grácie a spousta dalších se k poděkování dobrovolníkům také připojili.   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rád bych vyslovil jedno veliké přání. A to je, abychom se mohli scházet nejen v letošním roce, ale i příští rok tak, že nebudeme vůbec omezení a že si budeme moci užít kultury, sportu a dalších akcí, které město Bruntál připraví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> K tomuto přání se velmi rádi také připojujeme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -824,93 +845,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-10-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>