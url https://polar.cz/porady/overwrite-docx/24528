--- v1 (2026-04-13)
+++ v2 (2026-09-08)
@@ -887,51 +887,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-10-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-10-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>