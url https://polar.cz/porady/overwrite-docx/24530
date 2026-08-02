--- v0 (2025-12-24)
+++ v1 (2026-08-02)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Obchodní centrum Slezanka čeká demolice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budova bývalého obchodního domu Slezanka v Opavě půjde k zemi. Namísto ní zde vyrostou bytové domy a také multifunkční sál. S demoličními pracemi by se mělo začít příští rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Budova nákupního centra Slezanka stojí v historickém jádru Opavy od 70 let minulého století. V roce 2008 ji město koupilo od soukromníka za neuvěřitelných 270 milionů korun. Teď je téměř prázdná. Je zde pár obchodů, kavárna. Volné místnosti bývají příležitostně využívané jako výstavní prostor. Co s touto budovou postavenou v bruselském stylu bude dál už řeší několikáté vedení města. To současné říká: zbourat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Budeme zadávat projektovou dokumentaci na bourací práce. Dále necháváme dopracovat finální podobu architektonické studie.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro demolici budovy vyznívá také fakt, že Slezanka není v nejlepší kondici. Problém je se statikou a také přestavba se jeví jako nákladná záležitost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Zelinka (ODS), architekt a opoziční člen Zastupitelstva města Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Dům už má svá léta odžitá. Jeho stavebně rekonstrukční systém neodpovídá soudobým požadavkům na organizaci vnitřního prostoru.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nově by měly Horní náměstí olemovat bytové domy inspirované historickou předválečnou zástavbou. V boční traktu, směrem ke konkatedrále, bude stát vestavěný multifunkční sál. Jeho zázemí pak ukryje přilehlá budova bývalého divadelního klubu. Architekti už zpracovávají studii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Chybík, architekt, autor studie: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Myslím, že ten sál by měl být flexibilní. Měl by umožňovat fungování jak pro divadelní a koncertní představení, tak i pro pořádání plesů.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plánované podzemní garáže by měly vyřešit problém s parkováním v centru. </w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak využít budovu bývalého nákupního centra už rezonuje Opavou spoustu let. Podle dřívějších návrhů tady mělo být nákupní centrum, tržnice, byty, klubovny pro zájmové kroužky nebo sdílené kanceláře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Volby do Poslanecké sněmovny 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blíží se volby do Poslanecké sněmovny, naplánovány jsou na 8. a 9. října. Stejně, jako vloni musí voliči počítat s protiepidemickými opatřeními. Lidé v karanténě budou moci volit s předstihem na speciálních místech nebo mohou požádat o přenosnou schránku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Na  bezproblémový chod voleb bude dohlížet v Opavě na 500 komisařů,  kteří prošli patřičnými školeními. Jedná se o nominanty 11  politických uskupení a pak také o dobrovolníky.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Lidé  mohou do volebních místností přicházet za stejných podmínek,  jako tomu bylo vloni během krajských voleb: nutná je ochrana nosu  a úst, kterou volič smí sundat jen pro  identifikaci, pak rozestupy  a dostupná desinfekce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Letos  nebude možné zažádat o tzv. dočasný volební občanský průkaz  vydaný na počkání, jako  dříve.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr  Sordyl, vedoucí odboru vnitřních věcí, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Každý  by se měl podívat a ujistit se, zda má platný svůj doklad buď  občanský průkaz nebo cestovní doklad. A může se tímto prokázat  u volební komise.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V  případě hlasování v jiném volebním okrsku, je nutné vyřídit  si voličský průkaz a to nejpozději do 6.října.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina  Věntusová,  členka volebního štábu, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Každý  volič, který má zažádáno o voličský průkaz, se musí  dostavit do volební místnosti s voličským průkazem. I tehdy,  pokud si to rozmyslí a bude volit ve své volební místnosti.  Voličský  průkaz nesmí ztratit, protože už mu nebude vystaven duplikát.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  6.  října se pak také  uskuteční hlasování na volebních  stanovištích drive-in pro ty, kteří jsou kvůli onemocnění  Covid-19 v karanténě. Voliči musí mít s  sebou kromě dokladů, také potvrzení o nařízené karanténě.  Nebo  výsledek pozitivního testu v elektronické či tištěné  podobě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  V  Opavě mohou voliči přijet do areálu magistrátu na Krnovské  ulici.    Hlasování tady bude umožněno od 8 do 17 hodin.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Ti,  kteří jsou v karanténě pak mohou o přinesení zvláštní  volební schránky žádat krajský úřad, a to nejpozději do  čtvrtku 7. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Lidé  mohou požádat ze závažných zdravotních důvodů o hlasování  mimo volební místnost do přenosné urny. Tuto službu si mohou  objednat na příslušném obecním úřadě.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Požádat  o pomoc mohou také  voliči s omezeným pohybem v případě, že  jejich volební místnost není bezbariérová.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina  Věntusová,  členka volebního štábu, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Může  přijít i k volební místnosti a může někoho oslovit, aby  volební komisi upozornil, že by chtěl volit do přenosné volební  schránky. A komise mu toto umožní.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Hlasovací  lísky by voliči měli najít ve svých schránkách nejpozději tři  dny před začátkem voleb. V případě, že se tak nestane,  dostanou hlasovací sadu přímo ve volební místnosti.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* PŘENOSNÁ  VOLEBNÍ URNA:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">               volebni.schranka@opava-city.cz,  tel. : 553 756 113</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* DRIVE-IN  VOLEBNÍ STANOVIŠTĚ V OPAVĚ:  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  areál  magistrátu, Krnovská 431  </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     K  dispozici 6. října 2021 v době od 8,00 do 17,00 hod.</w:t></w:r></w:p><w:p><w:pPr/><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Uprchlíci z bývalé Jugoslávie v Jánských koupelích</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Před třiceti lety začala válka v bývalé Jugoslávii. Vpadla do života běžných lidí s nebývalou razancí. Obavy o život byly na denním pořádku. Naše republika poskytla na čas azyl 1300 dětských uprchlíků. Někteří z nich pobývali na Opavsku. Tento výjimečný akt solidarity připomíná výstava v Obchodním centru Breda & Weinstein.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jánské Koupele na Opavsku jsou jednou ze sedmi českých obcí, které na podzim v roce 1991 dočasně poskytly ve svých lázeňských zařízeních ubytování dětem a jejich doprovodu. kteří prchaly před občanskou válkou v Jugoslávii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My jsme vlastně nevěděli, kam jedeme. Byly to české autobusy, které nás naložily a jely.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mezi 326 uprchlíky, kteří pocházeli z okolí Daruvaru, kde žije početná česká menšina, byla také učitelka Anna Vodvárková. Organizovala odjezd dětí z tamní české základní školy. Jejich domovy se totiž proměnily na frontovou linii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My jsme odjížděli s pocitem, že se za 14 dní vrátíme. Říkali nám, že se situace na Daruvarsku uklidní a nebude se střílet.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže ze dvou týdnů se staly nakonec čtyři měsíce. Těsně po opuštění země totiž začaly v oblasti Daruvaru líté boje. Odjezd uprchlíků byl realizovaný právě včas. Jen pár hodin po jejich odjezdu ostřelovali Srbové jednu z vesnic Ivanovo Selo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Skutečně jim byly zachráněny životy. Tady je přímo ten případ z Ivanova Sela. Ukazuje na to, že kdyby tam zůstali o 24 hodin déle, tak by tam byli mrtví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: „</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ti, co zahynuli, jsou pochováni na náměstí, protože z místního hřbitova nepřítel střílel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brzy bylo jasné, že válka hned tak neskončí a děti budou muset mimo své domovy zůstat i na Vánoce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Když se vědělo, že tady budou trávit i Vánoce, tak opavské matky se rozhodly jim svátky zpříjemnit. Přivezly stovky dárků, napekly vánoční cukroví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krutý válečný konflikt se na Balkáně rozhořel na dlouhých deset let. Připomínku humanitární akce Zachraňte naše děti, kterou zorganizovala před 30 lety československá vláda, můžete vidět v galerii v Obchodním centru Breda & Weinstein do 29. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.10.2021, 16:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Obchodní centrum Slezanka čeká demolice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budova bývalého obchodního domu Slezanka v Opavě půjde k zemi. Namísto ní zde vyrostou bytové domy a také multifunkční sál. S demoličními pracemi by se mělo začít příští rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Budova nákupního centra Slezanka stojí v historickém jádru Opavy od 70 let minulého století. V roce 2008 ji město koupilo od soukromníka za neuvěřitelných 270 milionů korun. Teď je téměř prázdná. Je zde pár obchodů, kavárna. Volné místnosti bývají příležitostně využívané jako výstavní prostor. Co s touto budovou postavenou v bruselském stylu bude dál už řeší několikáté vedení města. To současné říká: zbourat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Budeme zadávat projektovou dokumentaci na bourací práce. Dále necháváme dopracovat finální podobu architektonické studie.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro demolici budovy vyznívá také fakt, že Slezanka není v nejlepší kondici. Problém je se statikou a také přestavba se jeví jako nákladná záležitost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Zelinka (ODS), architekt a opoziční člen Zastupitelstva města Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Dům už má svá léta odžitá. Jeho stavebně rekonstrukční systém neodpovídá soudobým požadavkům na organizaci vnitřního prostoru.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nově by měly Horní náměstí olemovat bytové domy inspirované historickou předválečnou zástavbou. V boční traktu, směrem ke konkatedrále, bude stát vestavěný multifunkční sál. Jeho zázemí pak ukryje přilehlá budova bývalého divadelního klubu. Architekti už zpracovávají studii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Chybík, architekt, autor studie: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Myslím, že ten sál by měl být flexibilní. Měl by umožňovat fungování jak pro divadelní a koncertní představení, tak i pro pořádání plesů.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plánované podzemní garáže by měly vyřešit problém s parkováním v centru.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak využít budovu bývalého nákupního centra už rezonuje Opavou spoustu let. Podle dřívějších návrhů tady mělo být nákupní centrum, tržnice, byty, klubovny pro zájmové kroužky nebo sdílené kanceláře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Volby do Poslanecké sněmovny 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blíží se volby do Poslanecké sněmovny, naplánovány jsou na 8. a 9. října. Stejně, jako vloni musí voliči počítat s protiepidemickými opatřeními. Lidé v karanténě budou moci volit s předstihem na speciálních místech nebo mohou požádat o přenosnou schránku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Na  bezproblémový chod voleb bude dohlížet v Opavě na 500 komisařů,  kteří prošli patřičnými školeními. Jedná se o nominanty 11  politických uskupení a pak také o dobrovolníky.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Lidé  mohou do volebních místností přicházet za stejných podmínek,  jako tomu bylo vloni během krajských voleb: nutná je ochrana nosu  a úst, kterou volič smí sundat jen pro  identifikaci, pak rozestupy  a dostupná desinfekce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Letos  nebude možné zažádat o tzv. dočasný volební občanský průkaz  vydaný na počkání, jako  dříve.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr  Sordyl, vedoucí odboru vnitřních věcí, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Každý  by se měl podívat a ujistit se, zda má platný svůj doklad buď  občanský průkaz nebo cestovní doklad. A může se tímto prokázat  u volební komise.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V  případě hlasování v jiném volebním okrsku, je nutné vyřídit  si voličský průkaz a to nejpozději do 6.října.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina  Věntusová,  členka volebního štábu, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Každý  volič, který má zažádáno o voličský průkaz, se musí  dostavit do volební místnosti s voličským průkazem. I tehdy,  pokud si to rozmyslí a bude volit ve své volební místnosti.  Voličský  průkaz nesmí ztratit, protože už mu nebude vystaven duplikát.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  6.  října se pak také  uskuteční hlasování na volebních  stanovištích drive-in pro ty, kteří jsou kvůli onemocnění  Covid-19 v karanténě. Voliči musí mít s  sebou kromě dokladů, také potvrzení o nařízené karanténě.  Nebo  výsledek pozitivního testu v elektronické či tištěné  podobě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  V  Opavě mohou voliči přijet do areálu magistrátu na Krnovské  ulici.    Hlasování tady bude umožněno od 8 do 17 hodin.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Ti,  kteří jsou v karanténě pak mohou o přinesení zvláštní  volební schránky žádat krajský úřad, a to nejpozději do  čtvrtku 7. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Lidé  mohou požádat ze závažných zdravotních důvodů o hlasování  mimo volební místnost do přenosné urny. Tuto službu si mohou  objednat na příslušném obecním úřadě.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Požádat  o pomoc mohou také  voliči s omezeným pohybem v případě, že  jejich volební místnost není bezbariérová.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martina  Věntusová,  členka volebního štábu, Magistrát Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Může  přijít i k volební místnosti a může někoho oslovit, aby  volební komisi upozornil, že by chtěl volit do přenosné volební  schránky. A komise mu toto umožní.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">  Hlasovací  lísky by voliči měli najít ve svých schránkách nejpozději tři  dny před začátkem voleb. V případě, že se tak nestane,  dostanou hlasovací sadu přímo ve volební místnosti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* PŘENOSNÁ  VOLEBNÍ URNA:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">               volebni.schranka@opava-city.cz,  tel. : 553 756 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* DRIVE-IN  VOLEBNÍ STANOVIŠTĚ V OPAVĚ:  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  areál  magistrátu, Krnovská 431        K  dispozici 6. října 2021 v době od 8,00 do 17,00 hod.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Uprchlíci z bývalé Jugoslávie v Jánských koupelích</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Před třiceti lety začala válka v bývalé Jugoslávii. Vpadla do života běžných lidí s nebývalou razancí. Obavy o život byly na denním pořádku. Naše republika poskytla na čas azyl 1300 dětských uprchlíků. Někteří z nich pobývali na Opavsku. Tento výjimečný akt solidarity připomíná výstava v Obchodním centru Breda & Weinstein.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jánské Koupele na Opavsku jsou jednou ze sedmi českých obcí, které na podzim v roce 1991 dočasně poskytly ve svých lázeňských zařízeních ubytování dětem a jejich doprovodu. kteří prchaly před občanskou válkou v Jugoslávii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„My jsme vlastně nevěděli, kam jedeme. Byly to české autobusy, které nás naložily a jely.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mezi 326 uprchlíky, kteří pocházeli z okolí Daruvaru, kde žije početná česká menšina, byla také učitelka Anna Vodvárková. Organizovala odjezd dětí z tamní české základní školy. Jejich domovy se totiž proměnily na frontovou linii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My jsme odjížděli s pocitem, že se za 14 dní vrátíme. Říkali nám, že se situace na Daruvarsku uklidní a nebude se střílet.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže ze dvou týdnů se staly nakonec čtyři měsíce. Těsně po opuštění země totiž začaly v oblasti Daruvaru líté boje. Odjezd uprchlíků byl realizovaný právě včas. Jen pár hodin po jejich odjezdu ostřelovali Srbové jednu z vesnic Ivanovo Selo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Skutečně jim byly zachráněny životy. Tady je přímo ten případ z Ivanova Sela. Ukazuje na to, že kdyby tam zůstali o 24 hodin déle, tak by tam byli mrtví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: „</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ti, co zahynuli, jsou pochováni na náměstí, protože z místního hřbitova nepřítel střílel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brzy bylo jasné, že válka hned tak neskončí a děti budou muset mimo své domovy zůstat i na Vánoce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Když se vědělo, že tady budou trávit i Vánoce, tak opavské matky se rozhodly jim svátky zpříjemnit. Přivezly stovky dárků, napekly vánoční cukroví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krutý válečný konflikt se na Balkáně rozhořel na dlouhých deset let. Připomínku humanitární akce Zachraňte naše děti, kterou zorganizovala před 30 lety československá vláda, můžete vidět v galerii v Obchodním centru Breda & Weinstein do 29. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-02-10-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>