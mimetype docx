--- v0 (2026-01-03)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.10.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O baby a senior taxi není zájem, proto končí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Baby a senior taxi v Novém Jičíně končí, je příliš drahé a využívá ho málo lidí. Město se službu několikrát snažilo zatraktivnit a snížit náklady na provoz. Ročně ale stále doplácí téměř tři čtvrtě milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,96 +227,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Susíková, vedoucí odboru sociálních věcí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Občané, kteří službu využívali na území Nového Jičína byli s touto službou velmi spokojeni. Také město bylo s externím dodavatelem, který byl vysoce profesionální a ochotným, spokojeno. Je pravdou, že za dva a půl roku působení jsme řešili pouze jedinou stížnost.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle vedení radnice mohou senioři využívat propracovanou síť městské hromadné dopravy, kterou mají zdarma, a v současné době se připravuje aktualizace jízdního řádu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ztrátovostí služby baby a senior taxi se zabývala sociální komise města a zastupitelé v červnu vzali na vědomí zprávu o ekonomickém výsledku této služby.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ztrátovostí služby baby a senior taxi se zabývala sociální komise města a zastupitelé v červnu vzali na vědomí zprávu o ekonomickém výsledku této služby.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvířecí návštěva potěšila seniory v Domovince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvířecí návštěva ze stáje Bludička potěšila seniory v Domovince. Díky Mobilnímu salaši si mohli v sociální službě ve městě užít venkovské prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mobilní salaš ze stáje Bludička v Bludovicích dorazil za seniory do novojičínské Domovinky. Tato návštěva je součástí dlouhodobé spolupráce sociální služby a zemědělského zařízení, a navazuje na letní pobyt seniorů na statku. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Žitníková, Občanské sdružení Bludička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takovým novým trendem je takzvané sociální zemědělství. Je to myšlenka, která mě velmi oslovila, už před několika lety jsme začali vlastně sociální zemědělství na nevědomé úrovní provozovat. Týká se to toho, že zemědělství neslouží pouze k produkci potravin, ale také třeba na aktivizaci seniorů prvky venkova, protože je to docela nové unikátní přivézt venkov k seniorům do jejich prostředí, kde žijí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Hynčicová, vedoucí organizace ProSenior, Nový Jičín: </w:t>
       </w:r>
@@ -475,93 +581,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-04-10-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>