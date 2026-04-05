--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Volební komise složily svůj slib</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Už tento pátek a sobotu se uskuteční volby do Poslanecké sněmovny ČR. Před každými volbami probíhají školení členů okrskových komisí a také všichni složí veřejně svůj slib. Jejich práce tím tak oficiálně začíná a skončí vyhlášením výsledků voleb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V sále karvinské Obchodně podnikatelské fakulty se sešli členové volebních komisí, aby všichni najednou, po zaznění státní hymny, složili volební slib.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Já jsem moc rád, že tito lidé obětují svůj čas, aby dohlíželi na regulérnost voleb."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: členové volebních komisí: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zasedala jsem už 4x. Přijde mi to jako potřebné." "Do komise jdu počtvrté a beru to jako dobrou brigádu ke studiu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Své členy okrskových volebních komisí, kteří dohlížejí na zdárný průběh voleb delegují politické strany, hnutí nebo seskupení. Po složení slibu pak zvolí jednotlivé komise předsedu a místopředsedu a zajistí organizační záležitosti.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Blaníková, vedoucí Oddělení vnitřních služeb MMK: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Předseda a místopředseda se musí povinně volit losem. Zapisovatelé mají přípravné losovací lístky a opravdu, nejde se dohodnout, musí se vylosovat. Předseda je pak zodpovědný za zdárný průběh voleb, dohlíží na pořádek ve volební místnosti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předseda, místopředseda a zapisovatel se po složení slibu také povinně účastní školení k zásadám hlasování a zjišťování výsledků voleb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Uprchlíci z bývalé Jugoslávie v Jánských koupelích</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Před třiceti lety začala válka v bývalé Jugoslávii. Vpadla do života běžných lidí s nebývalou razancí. Obavy o život byly na denním pořádku. Naše republika poskytla na čas azyl 1300 dětských uprchlíků. Někteří z nich pobývali na Opavsku. Tento výjimečný akt solidarity připomíná výstava v Obchodním centru Breda & Weinstein.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jánské Koupele na Opavsku jsou jednou ze sedmi českých obcí, které na podzim v roce 1991 dočasně poskytly ve svých lázeňských zařízeních ubytování dětem a jejich doprovodu. kteří prchaly před občanskou válkou v Jugoslávii. Mezi 326 uprchlíky, kteří pocházeli z okolí Daruvaru, kde žije početná česká menšina, byla také učitelka Anna Vodvárková. Organizovala odjezd dětí z tamní české základní školy. Jejich domovy se totiž proměnily na frontovou linii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My jsme odjížděli s pocitem, že se za 14 dní vrátíme. Říkali nám, že se situace na Daruvarsku uklidní a nebude se střílet.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže ze dvou týdnů se staly nakonec čtyři měsíce. Těsně po opuštění země totiž začaly v oblasti Daruvaru líté boje. Odjezd uprchlíků byl realizovaný právě včas. Jen pár hodin po jejich odjezdu ostřelovali Srbové jednu z vesnic Ivanovo Selo.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brzy bylo jasné, že válka hned tak neskončí a děti budou muset mimo své domovy zůstat i na Vánoce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Když se vědělo, že tady budou trávit i Vánoce, tak opavské matky se rozhodly jim svátky zpříjemnit. Přivezly stovky dárků, napekly vánoční cukroví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krutý válečný konflikt se na Balkáně rozhořel na dlouhých deset let. Připomínku humanitární akce Zachraňte naše děti, kterou zorganizovala před 30 lety československá vláda, můžete vidět v galerii v Obchodním centru Breda & Weinstein do 29. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín potřebuje domov pro desítky lidí s demencí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Novém Jičíně chybí kapacity v pobytovém zařízení pro starší lidi s demencí, kteří už nemohou zůstat v domácí péči. Město na situaci reaguje vyhlášením záměru prodeje pozemku pro výstavbu sociálního zařízení tohoto typu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zařízení se zvláštním režimem pro seniory s demencí je v Novém Jičíně v rámci provozu Domova Duha, jehož zřizovatelem je kraj. Kapacita je 95 osob. Podle informací sociálního odboru zdejší radnice je tu ale dalších 156 akutních žádostí o umístění lidí do takového zařízení. Město nyní vyhlašuje záměr prodeje pozemku v lokalitě Pod lipami právě pro výstavbu objektu pro tyto sociální účely. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zde by měl v budoucnu vyrůst dům pro seniory se zvláštním režimem. Město se tak snaží reagovat na skutečnost stárnoucí populace a to je zároveň spojeno s výrazným nárůstem počtu osob, které potřebují naši pomoc.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniela Susíková, vedoucí odboru sociálních věcí, MěÚ Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě by to měla být služba, které je registrována podle zákona o sociálních službách. Důležitá je specifikace cílové skupiny tohoto potenciálního zařízení a důležité je také tu kapacitu zařízení stavět s ohledem na velikost území a potřebnost té dané skupiny.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dle demografických údajů z podkladů pro vznik komunitního plánu rozvoje sociálních služeb na Novojičínsku na léta 2020 až 2024, je v Novém Jičíně více než čtyři a půl tisíce lidí starších 65 let, tedy téměř 20 procent obyvatel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do báně kostela Palkovičtí uložili vzkaz pro příští generace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Důkladnou rekonstrukcí prošla věž kostela sv. Jana Křtitele v Palkovicích. Z dokumentů, které byly nalezené v báni, bylo ověřeno, že oprava byla provedena po 125 letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronislav Wojnar, farář:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Kostel prošel velkou rekonstrukcí hlavně co se týče věže kostela. V první etapě, ta další etapa nás teprve čeká v budoucnu. Měnila se spousta krovů, které byly napadené červotočem a podobně. Krytina se vyměnila za měď, která by už měla vydržet spoustu let, tomu věříme. Završením je zavěšení nově pozlacené báně, do které jsme uložili zase písemností dalším generacím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S výběrem předmětů uložených v tubusu do kostelní báně si dali Palkovičtí záležet. Vedle různých věcí dokumentujících život v současnosti nechybí ani tekuté překvapení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Kula (Nezávislí pro Palkovice a Myslík), místostarosta Palkovic:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Nyní doufáme, že to, co jsme do tubusu vložili my, že minimálně dalších 125 let tady ve věži bude a že to bude poselství pro příští generace, jak se tady v roce 2021 žilo nejen v Palkovicích, ale v celé naší zemi a co nás tehdy trápilo a naopak, z čeho jsme měli radost a tak dále. Takže jsem všechny tyto informace v tubusu zanechali pro budoucí generace. V tubusu najdete také noviny z letošního roku, najdete tam Palkovické listy, pozvánky na kulturní akce, které se letos konaly a také malé tekuté překvapení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nad pozlacenou bání byl ve finále usazen kříž, coby symbol křesťanství. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Memoriál Michala Pětroše pomáhá hospicu Ondrášek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě  - Hošťálkovicích se uskutečnil další ročník populárního běžeckého závodu - Memoriálu Michala Pětroše. I když jde o běžecký závod, více než o výsledky, jde o dobrou věc. Veškeré peníze ze startovného totiž pořadatelé dávají Mobilnímu hospicu Ondrášek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už po desáté se vydali do terénu v okolí Ostravy - Hošťálkovic tři stovky běžců, aby poměřili síly na trati Memoriálu Michala Pětroše. Na výběr je vždy ze dvou tras. Delší má 9 a kratší 5 kilometrů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Koudelka, ředitel závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Závod se pořádá na památku našeho kamaráda doktora Michala Pětroše, gynekologa, který zemřel na zákeřnou nemoc a v jeho posledních chvílích se o něj starali i zaměstnanci Mobilního hospicu Ondrášek."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina sportovců nejde ani tak závodit, jako se spíš zúčastnit a přispět tak na charitu. To ale neznamená, že by se nějak šetřili a často se bojovalo do posledního dechu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, účastníci memoriálu: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Já to beru tak, že je tady opravdu ta atmosféra to primární. Já tady mám i děti a i ty tady mají program." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem lékař a spolupráce s mobilním hospicem je pro mně strašně důležitá. Jsem ráda, že to můžeme dělat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V letošním roce se na startovném vybralo přes 300 tisíc korun a všechny peníze poputují, jako každý rok, do Mobilního hospicu Ondrášek. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronislava Husovská, ředitelka Mobilního hospicu Ondrášek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Tato akce byla taková první akce, která nás podporovala a strašně nám to pomáhá. Je už to taková tradice. Už tady nejde jen o to, že nás podpoří finančně, ale že nás podpoří příznivci, že fandí naší práci a podporují nás."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za deset let, kdy už se tento memoriál běhá, vybrali pořadatelé pro hospic úctyhodné 2 miliony 800 tisíc korun. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.10.2021, 16:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Volební komise složily svůj slib</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Už tento pátek a sobotu se uskuteční volby do Poslanecké sněmovny ČR. Před každými volbami probíhají školení členů okrskových komisí a také všichni složí veřejně svůj slib. Jejich práce tím tak oficiálně začíná a skončí vyhlášením výsledků voleb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V sále karvinské Obchodně podnikatelské fakulty se sešli členové volebních komisí, aby všichni najednou, po zaznění státní hymny, složili volební slib. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Já jsem moc rád, že tito lidé obětují svůj čas, aby dohlíželi na regulérnost voleb."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: členové volebních komisí: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zasedala jsem už 4x. Přijde mi to jako potřebné." "Do komise jdu počtvrté a beru to jako dobrou brigádu ke studiu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Své členy okrskových volebních komisí, kteří dohlížejí na zdárný průběh voleb delegují politické strany, hnutí nebo seskupení. Po složení slibu pak zvolí jednotlivé komise předsedu a místopředsedu a zajistí organizační záležitosti. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Blaníková, vedoucí Oddělení vnitřních služeb MMK: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Předseda a místopředseda se musí povinně volit losem. Zapisovatelé mají přípravné losovací lístky a opravdu, nejde se dohodnout, musí se vylosovat. Předseda je pak zodpovědný za zdárný průběh voleb, dohlíží na pořádek ve volební místnosti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předseda, místopředseda a zapisovatel se po složení slibu také povinně účastní školení k zásadám hlasování a zjišťování výsledků voleb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Uprchlíci z bývalé Jugoslávie v Jánských koupelích</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Před třiceti lety začala válka v bývalé Jugoslávii. Vpadla do života běžných lidí s nebývalou razancí. Obavy o život byly na denním pořádku. Naše republika poskytla na čas azyl 1300 dětských uprchlíků. Někteří z nich pobývali na Opavsku. Tento výjimečný akt solidarity připomíná výstava v Obchodním centru Breda & Weinstein.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jánské Koupele na Opavsku jsou jednou ze sedmi českých obcí, které na podzim v roce 1991 dočasně poskytly ve svých lázeňských zařízeních ubytování dětem a jejich doprovodu. kteří prchaly před občanskou válkou v Jugoslávii. Mezi 326 uprchlíky, kteří pocházeli z okolí Daruvaru, kde žije početná česká menšina, byla také učitelka Anna Vodvárková. Organizovala odjezd dětí z tamní české základní školy. Jejich domovy se totiž proměnily na frontovou linii.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Vodvárková, pamětnice, učitelka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My jsme odjížděli s pocitem, že se za 14 dní vrátíme. Říkali nám, že se situace na Daruvarsku uklidní a nebude se střílet.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenže ze dvou týdnů se staly nakonec čtyři měsíce. Těsně po opuštění země totiž začaly v oblasti Daruvaru líté boje. Odjezd uprchlíků byl realizovaný právě včas. Jen pár hodin po jejich odjezdu ostřelovali Srbové jednu z vesnic Ivanovo Selo. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brzy bylo jasné, že válka hned tak neskončí a děti budou muset mimo své domovy zůstat i na Vánoce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Preissová Krejčí, autorka výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Když se vědělo, že tady budou trávit i Vánoce, tak opavské matky se rozhodly jim svátky zpříjemnit. Přivezly stovky dárků, napekly vánoční cukroví.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krutý válečný konflikt se na Balkáně rozhořel na dlouhých deset let. Připomínku humanitární akce Zachraňte naše děti, kterou zorganizovala před 30 lety československá vláda, můžete vidět v galerii v Obchodním centru Breda & Weinstein do 29. října.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nový Jičín potřebuje domov pro desítky lidí s demencí</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Novém Jičíně chybí kapacity v pobytovém zařízení pro starší lidi s demencí, kteří už nemohou zůstat v domácí péči. Město na situaci reaguje vyhlášením záměru prodeje pozemku pro výstavbu sociálního zařízení tohoto typu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zařízení se zvláštním režimem pro seniory s demencí je v Novém Jičíně v rámci provozu Domova Duha, jehož zřizovatelem je kraj. Kapacita je 95 osob. Podle informací sociálního odboru zdejší radnice je tu ale dalších 156 akutních žádostí o umístění lidí do takového zařízení. Město nyní vyhlašuje záměr prodeje pozemku v lokalitě Pod lipami právě pro výstavbu objektu pro tyto sociální účely. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zde by měl v budoucnu vyrůst dům pro seniory se zvláštním režimem. Město se tak snaží reagovat na skutečnost stárnoucí populace a to je zároveň spojeno s výrazným nárůstem počtu osob, které potřebují naši pomoc.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniela Susíková, vedoucí odboru sociálních věcí, MěÚ Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě by to měla být služba, které je registrována podle zákona o sociálních službách. Důležitá je specifikace cílové skupiny tohoto potenciálního zařízení a důležité je také tu kapacitu zařízení stavět s ohledem na velikost území a potřebnost té dané skupiny.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dle demografických údajů z podkladů pro vznik komunitního plánu rozvoje sociálních služeb na Novojičínsku na léta 2020 až 2024, je v Novém Jičíně více než čtyři a půl tisíce lidí starších 65 let, tedy téměř 20 procent obyvatel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do báně kostela Palkovičtí uložili vzkaz pro příští generace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Důkladnou rekonstrukcí prošla věž kostela sv. Jana Křtitele v Palkovicích. Z dokumentů, které byly nalezené v báni, bylo ověřeno, že oprava byla provedena po 125 letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronislav Wojnar, farář:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Kostel prošel velkou rekonstrukcí hlavně co se týče věže kostela. V první etapě, ta další etapa nás teprve čeká v budoucnu. Měnila se spousta krovů, které byly napadené červotočem a podobně. Krytina se vyměnila za měď, která by už měla vydržet spoustu let, tomu věříme. Završením je zavěšení nově pozlacené báně, do které jsme uložili zase písemností dalším generacím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S výběrem předmětů uložených v tubusu do kostelní báně si dali Palkovičtí záležet. Vedle různých věcí dokumentujících život v současnosti nechybí ani tekuté překvapení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Kula (Nezávislí pro Palkovice a Myslík), místostarosta Palkovic:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Nyní doufáme, že to, co jsme do tubusu vložili my, že minimálně dalších 125 let tady ve věži bude a že to bude poselství pro příští generace, jak se tady v roce 2021 žilo nejen v Palkovicích, ale v celé naší zemi a co nás tehdy trápilo a naopak, z čeho jsme měli radost a tak dále. Takže jsem všechny tyto informace v tubusu zanechali pro budoucí generace. V tubusu najdete také noviny z letošního roku, najdete tam Palkovické listy, pozvánky na kulturní akce, které se letos konaly a také malé tekuté překvapení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nad pozlacenou bání byl ve finále usazen kříž, coby symbol křesťanství. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Memoriál Michala Pětroše pomáhá hospicu Ondrášek</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě  - Hošťálkovicích se uskutečnil další ročník populárního běžeckého závodu - Memoriálu Michala Pětroše. I když jde o běžecký závod, více než o výsledky, jde o dobrou věc. Veškeré peníze ze startovného totiž pořadatelé dávají Mobilnímu hospicu Ondrášek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už po desáté se vydali do terénu v okolí Ostravy - Hošťálkovic tři stovky běžců, aby poměřili síly na trati Memoriálu Michala Pětroše. Na výběr je vždy ze dvou tras. Delší má 9 a kratší 5 kilometrů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Koudelka, ředitel závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Závod se pořádá na památku našeho kamaráda doktora Michala Pětroše, gynekologa, který zemřel na zákeřnou nemoc a v jeho posledních chvílích se o něj starali i zaměstnanci Mobilního hospicu Ondrášek."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina sportovců nejde ani tak závodit, jako se spíš zúčastnit a přispět tak na charitu. To ale neznamená, že by se nějak šetřili a často se bojovalo do posledního dechu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, účastníci memoriálu: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Já to beru tak, že je tady opravdu ta atmosféra to primární. Já tady mám i děti a i ty tady mají program." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Já jsem lékař a spolupráce s mobilním hospicem je pro mně strašně důležitá. Jsem ráda, že to můžeme dělat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V letošním roce se na startovném vybralo přes 300 tisíc korun a všechny peníze poputují, jako každý rok, do Mobilního hospicu Ondrášek. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronislava Husovská, ředitelka Mobilního hospicu Ondrášek: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Tato akce byla taková první akce, která nás podporovala a strašně nám to pomáhá. Je už to taková tradice. Už tady nejde jen o to, že nás podpoří finančně, ale že nás podpoří příznivci, že fandí naší práci a podporují nás."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za deset let, kdy už se tento memoriál běhá, vybrali pořadatelé pro hospic úctyhodné 2 miliony 800 tisíc korun. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-10-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>