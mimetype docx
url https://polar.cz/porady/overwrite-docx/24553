--- v0 (2025-12-21)
+++ v1 (2026-05-09)
@@ -1,220 +1,320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2021, 16:41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplikace ukáže na mapě volební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavským voličům aplikace poradí, kde se nachází jejich volební místnost. Podle místa trvalého bydliště si mohou vyhledat, kam  jít  8. a 9. října odevzdat ve volbách do Poslanecké sněmovny svůj hlas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svou  adresu oproti loňským volbám do krajského zastupitelstva v Opavě  nyní  mění hned tři volební okrsky z 59.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martina  Věntusová, členka volebního štábu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magistrát  města Opavy: „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Každý  volič dostane do modré úřední obálky mapku s informací o  změně. Letáčky budou  také umístěny na budovách původních volebních místnostech.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">      *  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volební  okrsek č. 6:                                                                                                                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dříve:    Slezské gymnázium -  nyní:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DENNÍ  STACIONÁŘ CHARITY OPAVA, Kylešovská 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* volební  okrsek č. 33:                                                                                                                                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dříve:  Školní  statek  -  nyní:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MASARYKOVA  STŘEDNÍ ŠKOLA ZEMĚDĚLSKÁ, Purkyňova 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* volební  okrsek č. 4001:                                                                                                                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dříve:   Obecní  úřad Podvihov -  nyní:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KULTURNÍ  DŮM </w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PODVIHOV,  POLOMSKÁ 106/5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pokud by i tak někdo z  Opavanů váhal, kam přesně jít odevzdat ve volbách do Poslanecké  sněmovny svůj hlas, pomůže mu v tom aplikace dostupná na webových  stránkách města.    </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Konečný, mluvčí Magistrátu města Opavy: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">plikace je velmi jednoduchá, intuitivní. Buď  mohu napsat</w:t>
       </w:r>
@@ -317,180 +417,144 @@
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Volby,  které nás čekají, jsou vnímány jako volby prvního řádu. Tzn.  Jsou považovány za ty nejdůležitější. A  můžeme u nich čekat  daleko vyšší účast než ve volbách do krajských  zastupitelstev.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budou  výsledky voleb zároveň vysvědčením vládním stranám, jak  zvládly koronavirovou krizi? A jaké známky mohou očekávat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Toto  téma má velký potenciál. Není to ovšem věc, která rozhodne na  plné čáře. Není to ale tak, že by se voliči rozhodovali čistě  podle toho. Nicméně umím si představit, scénář, že voliči na  poslední chvíli zohlední i tuto rovinu. Zejm.  pokud by docházelo  k dramatickému nárůstu počtu nakažených.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Jak  se díváte na spojování některých politických stran a uskupení  do koalic  Piráti+ STAN a SPOLU? Neplete to voliče?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Na  jednu stranu ano. Daleko lépe se kandiduje pod značkou, která je  zavedená, která je známá. Ovšem pokud se strany spojí do  koalic, může to působit matoucím dojmem. Nicméně si myslím, že  tento deficit se dá zmírnit právě prostřednictvím kampaně.   Tedy pokud jednotlivé politické strany investují výrazně do  kampaně, prezentují nové logo, novou značku. Tak se tyto efekty  se pak dají minimalizovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, TV POLAR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Ve  volebních průzkumech roste podíl příznivců extrémních  pravicových stran. Jak by se tento fakt případně odrazil v práci  Poslanecké sněmovny?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Relevantní  a zároveň umírněné politické strany jsou velmi často neochotny  spolupracovat s těmito politickými stranami. Může se také stát,  pokud volby dopadnou patovým způsobem, že bude daleko těžší  sestavit vládu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kandidátky  pro Moravskoslezský kraj mají v pozicích lídrů silné osobnosti  současné poslance Ivo Vondráka (ANO), Lubomíra Zaorálka (ČSSD),  Zbyňka Stanjuru (ODS), Lukáše Černohorského (Pirátská strana),  Leo Luzara (KSČM),  Tomio Okamuru (SPD). Co  mohou v případě  zvolení svému kraji přinést?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „V  první řadě silné osobnosti mohou přitáhnout větší pozornost  voličů a právě jejich kandidatura může mít efekt takový, že  bude vyšší volební účast. Jsou to osobnosti, které se v  politice pohybují řadu let a jejich angažmá je dobře známé: A  určitá transparentnost může mít také vliv. Navíc v  Moravskoslezském kraji nyní několik zajímavých projektů, které   mohou být vnímány jako strategické. A určitá podpora  regionálních snah z centra prostřednictvím těchto osobností může  být výhodná.“   </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Colours of ZUŠ v ulicích Opavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -536,176 +600,137 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Neuwirth, člen skupiny KA-PE-LA, ZUŠ Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je  to moje největší vystoupení, co jsem kdy měl. Je to pro mne nový  pocit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Improvizovaným  hledištěm se pro posluchače  v parku stala obrovská pikniková  deka, kterou žáci výtvarného oboru rozprostřeli naproti pódiu.  A kdo chtěl, mohl sem připojit  další, vlastnoručně vyrobený  kus, a pak se na něj pohodlně usadit.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žákyně  výtvarného oboru, ZUŠ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každý,  kdo přijde, si může vzít čtvereček, potisknout si  jej a našít  si na něj nějaký vzor.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kousek  dál, u Obecního domu, vystupovali žáci tanečního oboru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucia  Bilíková, vedoucí tanečního odd., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUŠ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Původně  to bylo připravené na trávu, kde ale bylo vlhko. Tak jsme museli improvizovat před Obecním domem, tady na ploše.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žákyně  tanečního oboru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to  velký rozdíl, protože se vám všechen ten nepořádek z chodníku  lepí na oblečení a bolí z toho nohy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Většina  choreografií vznikala ještě v době on–line  hodin...Toto rytmické cvičení připomnělo, jak asi vypadala výuka  ve stísněných domácích prostorech.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  S  výukou na dálku se potýkaly všechny obory na škole. Přímý  kontakt s učiteli dětem chyběl. A tak mnohé z nich umělecké  studium ukončily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Poledna, ředitel ZUŠ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Měli  jsme nějaký odsun žáků, nicméně na jaře a v září jsme ten  počet zase nabrali zpátky, takže jsme na stejném čísle jako  před kovidem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  V  současné době má opavská ZUŠ 1560 žáků, kteří studují  hudební, výtvarný, taneční a dramatický obor.     </w:t>
-[...11 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  V  současné době má opavská ZUŠ 1560 žáků, kteří studují  hudební, výtvarný, taneční a dramatický obor.              </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -780,93 +805,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-06-10-2021-16-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>