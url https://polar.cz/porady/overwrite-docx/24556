--- v0 (2026-02-18)
+++ v1 (2026-05-13)
@@ -1,58 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsem rád, že jste si udělali čas na školní magazín TV Polar Studuj u nás. Začneme otevřením nového gastrocentra na SŠ hotelnictví a služeb v Opavě, společně navštívíme akci Hlučín, město s řemeslnou tradicí a nakonec přineseme reportáž o soutěži Miss Reneta.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní otevření nového školního gastrocentra na SŠ hotelnictví a služeb Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SŠ hotelnictví a služeb vychovává odborníky mimo jiné i v gastronomii. Teď k tomu budou mít zdejší učitelé ještě lepší podmínky než dosud, bylo tam totiž slavnostně otevřeno nové školní gastrocentrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova na Tyršově ulici v Opavě, kterou využívá SŠ hotelnictví a služeb, pochází z roku 1906. A zdejší gastrostudio už nutně potřebovalo rekonstrukci.</w:t>
       </w:r>
     </w:p>
@@ -298,54 +419,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Toto mi vybral mistr, měl jsem batiku a šablonu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OU a PŠ Hlučín plánuje příští ročníky přehlídky Hlučín, město s řemeslnou tradicí ještě více zatraktivnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miss Reneta 2021</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Za 28 let existence si soutěž Miss Reneta vybudovala velmi slušnou prestiž. Dnes jde už o mezinárodní soutěž pro studentky středních škol, jejímž hlavním organizátorem je SŠ Havířov – Prostřední Suchá. Podívejte se, kdo vyhrál letos.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Za 28 let existence si soutěž Miss Reneta vybudovala velmi slušnou prestiž. Dnes jde už o mezinárodní soutěž pro studentky středních škol, jejímž hlavním organizátorem je SŠ Havířov – Prostřední Suchá. Podívejte se, kdo vyhrál letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek se konal další ročník soutěže Miss Reneta 2021. Na trůn nakonec usedla dívka ze Slovenska Emma Lehotská. My vám nyní ukážeme, jak celý galavečer probíhal a přidáme i střípky ze zákulisí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V těchto nádherných modelech se poprvé na galavečeru ukázaly divákům všechny finalistky 28. ročníku Mezinárodní soutěže dívek středních škol Miss Reneta 2021 s podtitulem Hvězdy, hvězdám. Na dívky čekalo pět disciplín, během kterých předvedly svůj šarm, své pohybové či řečnické dovednosti. Každá měla také svého patrona, který jim držel palce. My jsme finalistky vyzpovídali ještě těsně před samotným začátkem galavečera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už jsi někdy vystupovala před takovým publikem? Ten sál bude plný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -455,57 +575,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titul Miss Reneta publikum si nakonec odnesla dívka s číslem 11 Laura Pavelicová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartami vždy může ještě zamíchat poslední disciplína a tou je promenáda v plavkách. Po té už měla ve svých rukou vše porota, v jejímž čele zasedal primátor Havířova Josef Bělica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova, předseda poroty: “Favoritku svou mám. V současné chvíli by ještě nebylo fér to prozrazovat, ale všechny dívky jsou dneska strašně vyrovnané. Myslím, že to porota bude mít strašně těžké. Jsem nesmírně rád, že se to podařilo, jsem rád, že se nám daří realizovat kulturní akce, které jsme měli naplánované. My jsme samozřejmě hledali ty termíny, posouvali do poslední chvíle a jsem rád, že se je daří organizovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile dívky přišly v nádherných šatech k závěrečnému defilé, bylo rozhodnuto.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Terezie Kubinová, II. Vicemiss MISS RENETA 2021: “Mě to zaskočilo, protože holky byly úžasné a já jsem si nebyla úplně sebou jistá. Když vyhlásili mé jméno, já jsem nevěřila a jsem moc ráda.”</w:t>
+        <w:t xml:space="preserve">Jakmile dívky přišly v nádherných šatech k závěrečnému defilé, bylo rozhodnuto.  Terezie Kubinová, II. Vicemiss MISS RENETA 2021: “Mě to zaskočilo, protože holky byly úžasné a já jsem si nebyla úplně sebou jistá. Když vyhlásili mé jméno, já jsem nevěřila a jsem moc ráda.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klaudia Grófová, I. Vicemiss MISS RENETA 2021: “Já jsem to nečekala. Když vyhlásili číslo čtyři, tak jse mi do očí hrnuly slzy. Ustála jsem to, ale stále to rozdýchávám. Nejsilnější zážitek byl ten konec. Bylo to dojemné, honosné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emma Lehotská, MISS RENETA 2021: “Určitě jsem to nečekala, měla jsem jiné favoritky, ale jsem velmi šťastná, je to úžasná zkušenost a děvčata byla všechna skvělá. Užily jsme si to naplno. Doporučuji každé dívce se přihlásit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28. ročník soutěže Miss Reneta 2021 je u konce. Jeho zhodnocení jsme nemohli nechat na nikom jiném, než na řediteli, kterým je Libor Lenčo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -616,93 +730,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-06-10-2021-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>