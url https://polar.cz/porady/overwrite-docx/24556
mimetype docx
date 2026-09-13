--- v1 (2026-05-13)
+++ v2 (2026-09-13)
@@ -772,51 +772,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-06-10-2021-17-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-06-10-2021-17-26?url=studuj-u-nas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>