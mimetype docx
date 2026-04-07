--- v0 (2026-01-03)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Města a obce připravují volební místnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městech a obcích probíhají přípravy volebních místností. Každá musí být vybavena vším, co vyžaduje zákon jako jsou například přenosné plenty, urna nebo státní znak. Například Karviné bude otevřeno 59 volebních místností. Aby se vše stihlo, začaly přípravy už v pondělí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,62 +178,51 @@
         <w:t xml:space="preserve">Bedřich Iwaszek, údržbář</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Do každé volební místnosti přivážíme urnu, zástěnu, malou urnu, státní znaky a vlajku. Naším úkolem také je, že ustavíme volební místnost se stoly a židlemi podle počtu členů komise."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Blaníková, vedoucí Oddělení vnitřních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Musí být dostatečný počet míst pro komisi, které jsou většinou šesti nebo sedmičlenné, prostor na počítač, kde se zpracovávají volební výsledky. Na viditelném místě pro komisi musí být volební schránka tak, aby komise mohla hlídat správný způsob hlasování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zástěna musí být postavena tak, aby byla zachována tajnost hlasování.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">V den voleb si zapisovatelé převezmou na úřadě seznamy voličů, úřední obálky, rezervní hlasovací lístky a také ochranné dezinfekční prostředky.</w:t>
+        <w:t xml:space="preserve">Zástěna musí být postavena tak, aby byla zachována tajnost hlasování. V místnosti také musí být nástěnka s povinně zveřejňovaný údaji jako jsou vzory hlasovacích lístků a zákon.  V den voleb si zapisovatelé převezmou na úřadě seznamy voličů, úřední obálky, rezervní hlasovací lístky a také ochranné dezinfekční prostředky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné bude otevřeno celkem 59 místností, jejich příprava proto začala už v pondělí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -229,171 +333,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová zubní ordinace v Horním Benešově zahájila provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je tomu právě rok, kdy byly v Horním Benešově otevřeny prostory pro novou zubní ordinaci. Nyní se konečně podařilo zajistit i zubní lékařku a ambulance právě zahájila provoz. Horní Benešov byl bez zubaře již několik let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prostory zajistilo město, vybavení MS kraj. Třetí krok – zajištění provozu, byl tím nejtěžším. Nyní se to konečně podařilo.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel krnovské nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já jsem moc rád, že se nám podařilo otevřít již třetí ambulanci z našich ambulancí, jsem moc rád, že tady máme první českou lékařku, která se bude start o naši zubní ambulance v Horním Benešově a chtěl bych do tří let otevřít dalších asi 5 zubních ambulancí, které budou pod nemocnicí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel König (nez.), starosta Horního Benešova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Horní Benešov je bez zubaře již déle než 5 let, registrační formulář vyplnilo již přes 2000 uchazečů a proto jsou benešováci i lidé z okolí moc rádi, že máme konečně zubařku v našem městě.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Obyvatelé novou skutečnost ihned zaregistrovali a zájem je veliký. Někteří sháněli zubaře již několik let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pacientka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Asi 4 roky. Co odešla paní doktorka, tak 4 roky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Daňková, pacientka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem z Horního Benešova a jsem ráda, že tady je konečně po dlouhé době zubař, protože tady jsme ho potřebovali moc.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Sobotková, zubní lékařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak zatím máme v registru už více než 2000 pacientů, přednostně samozřejmě bereme lidi z Horního Benešova a okolí, až se naplní kapacita, tak budeme brát i z okolí. Tak takovou tu základní stomatologickou péči provádíme sami, komplikovanější extrakce například posíláme, implantáty taky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Krnovská nemocnice připravuje také koncepční řešení stomatologie v celém regionu.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel krnovské nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zajištění dostatku zubařů má tři linie, ta další linie je, aby bylo dostatek českých mediků, takže se snažíme i s panem děkanem lékařské fakulty v Ostravě, aby se otevřel obor zubní lékařství na fakultě v Ostravě a to aby bylo už od příštího roku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -406,57 +468,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Na Barboře odhalili novou pamětní desku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na budově kompresorovny bývalého dolu Barbora v Karviné-Dolech je nová pamětní deska, která je věnována obětem důlního neštěstí, které se na tomto dole stalo v roce 1990. Při výbuchu metanu tehdy zemřelo 30 horníků ve věku 19 až 45 let a 55 dětí tak přišlo o své táty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hornické rodiny společně s krojovanými horníky uctili památku 30 horníků, kteří v roce 1990 zahynuli na Dole Barbora. Pietní akt začal svatou mší v kostele svatého Petra z Alkantary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poté se všichni přesunuli do areálu Barbora, kde byla na budově kompresorovny odhalena, a také místním farářem vysvěcena, pamětní deska právě u příležitosti 30. výročí této důlní tragédie.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> I po třiceti letech je to pro všechny stále bolestná vzpomínka.</w:t>
+        <w:t xml:space="preserve">Poté se všichni přesunuli do areálu Barbora, kde byla na budově kompresorovny odhalena, a také místním farářem vysvěcena, pamětní deska právě u příležitosti 30. výročí této důlní tragédie.   I po třiceti letech je to pro všechny stále bolestná vzpomínka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: kolegové a kamarádi zahynulých horníků</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Kamarádů tady bylo plno, bylo to strašné, co se stalo." "Já jsem tu pracoval dost dlouho, 33 roků, všechny kamarády jsme znal. Byli to jak z rubání, tak z příprav a záchranáři." "škoda, že to tak dopadlo, je to smutný osud, co se stalo." "Prakticky všechny jsem ty kamarády znal."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvním ze záchranářů, kteří fárali horníkům na pomoc, byl i Luboš Civín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -553,101 +609,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pod Ptačím vrchem zahrál kolemjdoucím dechový   orchestr.  Na své první vystoupení se chystali členové nedávno  vzniklého školního souboru Ka-pe-la.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Neuwirth, člen skupiny KA-PE-LA, ZUŠ Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je  to moje největší vystoupení, co jsem kdy měl. Je to pro mne nový  pocit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Improvizovaným  hledištěm se pro posluchače  v parku stala obrovská pikniková  deka, kterou žáci výtvarného oboru rozprostřeli naproti pódiu.  A kdo chtěl, mohl sem připojit  další, vlastnoručně vyrobený  kus, a pak se na něj pohodlně usadit.     </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Improvizovaným  hledištěm se pro posluchače  v parku stala obrovská pikniková  deka, kterou žáci výtvarného oboru rozprostřeli naproti pódiu.  A kdo chtěl, mohl sem připojit  další, vlastnoručně vyrobený  kus, a pak se na něj pohodlně usadit.      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kousek  dál, u Obecního domu, vystupovali žáci tanečního oboru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucia  Bilíková, vedoucí tanečního odd., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUŠ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Původně  to bylo připravené na trávu, kde ale bylo vlhko. Tak jsme museli improvizovat ."  </w:t>
-[...13 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Původně  to bylo připravené na trávu, kde ale bylo vlhko. Tak jsme museli improvizovat ."   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Většina  choreografií vznikala ještě v době on–line  hodin. Jednou z nich bylo i rytmické cvičení,  které připomnělo, jak asi vypadala výuka  ve stísněných domácích prostorech.     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -722,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>