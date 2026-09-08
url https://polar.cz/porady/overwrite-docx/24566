--- v1 (2026-04-07)
+++ v2 (2026-09-08)
@@ -806,51 +806,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>