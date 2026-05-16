--- v0 (2026-01-20)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé přispěli na opravu věže kostela 313 tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Skalici u Frýdku-Místku se dokončuje oprava věže kostela svatého Martina. Lidé na ni ve sbírce Daruj F-M přispěli přes 313 tisíc korun. Dalších 200 tisíc pak dodalo město. Po dokončení oprav plánuje farnost uložit do věže poselství pro další generace, i fotografii symbolického šeku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,147 +178,143 @@
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme překvapený, částkou, která se vybrala. Takže všem dárcům  děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se nám opět dokončit další projekt z programu Daruj  F-M. Dle mého názoru byl velmi úspěšný. Podařilo se vybrat přes 300 tisíc korun  na kostel svatého Martina ve Skalici. Myslíme si, že projekty tohoto typu by  určitě mohly pokračovat. Jejich příjem stále funguje, takže čekáme na další  podněty a další projekty do programu Daruj F-M a budeme určitě v něm pokračovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt Daruj F-M, který město realizuje už delší dobu je  zajímavý v tom, že ukazuje, jaký je skutečný zájem občanů o jednotlivé  památky, o dominanty města. A jsem rád, že kostel ve Skalici je právě tím  místem, kde i pana faráře příjemně překvapila ta částka, kterou se podařilo  vybrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslíme si, že peníze byly využity na správný účel.  Skaličané jsou zajisté rádi a těšíme se, že bude kostel zase opraven."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme komplet novou věž. Od začátku, to znamená  krovy, krytinu a omítky. Makovice bude zlatá a kříž bude opraven a zabezpečen. Jako  hromosvod a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme tam dávat originály zpátky. My jsme to připravili,  zvětšili pro veřejnost, aby se na to mohla podívat. Něco o tom přečíst, takže jsou  připravené dokumenty a zpátky originály se vrátí na to místo, kam patří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tam nějaké dopisy, které připravujeme. Pár fotek z oprav  a také fotka z předání šeku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA hledá dobrovolníky všech věkových kategorií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,53 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsem turistka, ochrupka, švadlenka, lysař, skautka. Ale také  mnoho dalších, kteří mají jedno společné. Jsou dobrovolníci centra ADRA  Frýdek-Místek. To teď jednoduchým videem motivuje další, aby se připojili a  přišli pomáhat. Konečně se totiž naplno rozjely dobrovolnické programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí Dobrovolnického centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Problém je, že v rámci toho omezení spousty dobrovolníků  přestalo docházet a my potřebujeme nutně obsadit ta místa, která se nám  ztratila tím, že jsme byli zavření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemci tak mohou chodit například za osamělými seniory a  dělat jim radost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemci tak mohou chodit například za osamělými seniory a  dělat jim radost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Walach, dobrovolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bydlím v Dobraticích a dojíždím tu za Jardou každý  týden. Prožíváme tak hodinu a půl spolu. Nejprve si vyprávíme, co prožil, přes  týden. Mezitím si také voláme ještě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Urbiš:</w:t>
       </w:r>
       <w:r>
@@ -293,97 +403,94 @@
         <w:t xml:space="preserve">Rozália Lukačová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ráda, že přijde někdo, jinak jsem sama, takže jsem  ráda, když někdo přijde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Godišová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě to nevadí, já jsem taky sama, takže jsem ráda, když za ní  zajdu. Občas jak říkala, chodíme tady do parku, do Sokolovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobrovolníka může dělat téměř každý, bez ohledu na věk.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobrovolníka může dělat téměř každý, bez ohledu na věk. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí Dobrovolnického centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týká věku dobrovolníků, tak samozřejmě ideální je více  jak patnáct let. A potom pokud se člověk cítí fit a chce pomáhat, tak 101."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud byste chtěli pomáhat, stačí se jednoduše přihlásit vyplněním  formuláře na internetových stránkách dobrovolnického centra ADRA Frýdek-Místek.  Případně zavolat vedoucímu koordinátorovi nebo přijít na pobočku na Radniční  ulici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud byste chtěli pomáhat, stačí se jednoduše přihlásit vyplněním  formuláře na internetových stránkách dobrovolnického centra ADRA Frýdek-Místek.  Případně zavolat vedoucímu koordinátorovi nebo přijít na pobočku na Radniční  ulici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí Dobrovolnického centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme s ním mít přijímací pohovor a potom mu nabídneme  ty možnosti, které máme. Kam by mohl docházet a za kým. Sám si může vybrat. Ta  paleta je nepřeberná. Od dětí až po seniory, po zdravotně postižené, tam všude  pomáháme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně pomáhá Adře přes 100 dobrovolníků. Běžný potřebný  stav je přitom kolem 150.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně pomáhá Adře přes 100 dobrovolníků. Běžný potřebný  stav je přitom kolem 150. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Podnikej F-M pomůže malým obchodníkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -423,111 +530,108 @@
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve Frýdku začala nová iniciativa Podnikej FM. Začíná to  akademií pro obchodníky, která bude trvat 3 měsíce. Začínáme v říjnu, s tím,  že podobné projekty budou poté navazovat. Jedná se o podporu hlavně menších a  středních podniků, které ji zajisté využijí. Bude se jednat o sadu seminářů se  setkáváním a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Ubíková, zastupitelka Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celý program Podnikej FM bude kombinací offlinového a onlinového  světa, protože my jsme chtěli, aby ten program byl přizpůsobený tomu, že možná přijdou  nějaká opatření. Takže budou tam onlinové workshopy, ale budou tam vlastně i  offlinové naživo akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Inspiraci našel Frýdek-Místek v Ostravě, kde už podobná  akademie funguje. Ta navazuje na tamní oblíbený projekt Sdílko Poruba, díky  kterému dostali možnost se lidem prezentovat právě drobní obchodníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Inspiraci našel Frýdek-Místek v Ostravě, kde už podobná  akademie funguje. Ta navazuje na tamní oblíbený projekt Sdílko Poruba, díky  kterému dostali možnost se lidem prezentovat právě drobní obchodníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Smutná, organizátorka Akademie pro  obchodníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nákupní zvyklosti zákazníků se změnily a je potřeba na to  pružně reagovat. Proto jsme přišli se sérií pěti seminářů, kdy budeme dávat  tipy jak na facebookovou reklamu, jak se poprat se sociálními sítěmi, jak na  grafiku a budeme tam mít i nějaká živá setkání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Ubíková, zastupitelka Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Očekáváme to, že místní podnikatelé získají podporu, že se  budou lépe adaptovat na ten postcovidový stav a že se lépe naučí orientovat v online  světě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První úvodní setkání proběhne 19. října od 17 hodin ve foyer  kina Vlast. Hosty budou místní podnikatelé, kteří se podělí o tipy a praktické  zkušenosti a následovat bude společná diskuse o tom, co podnikatelé ve Frýdku-Místku  potřebují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První úvodní setkání proběhne 19. října od 17 hodin ve foyer  kina Vlast. Hosty budou místní podnikatelé, kteří se podělí o tipy a praktické  zkušenosti a následovat bude společná diskuse o tom, co podnikatelé ve Frýdku-Místku  potřebují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Smutná, organizátorka Akademie pro  obchodníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celá akademie je zdarma, takže je otevřena všem malým  obchodníkům, podnikatelům z Frýdku-Místku, ale i zájemcům o podnikání,  kteří přemýšlíte nad tím, že byste nějaký podnikatelský nápad chtěli  zrealizovat. Určitě se přihlaste, dáme vám tipy i jak na ten podnikatelský  začátek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti najdete na webu </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti najdete na webu  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -602,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-11-10-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>