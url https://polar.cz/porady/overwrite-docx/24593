--- v0 (2025-12-24)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z MS kraje uspěli v anketě hasič roku 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Moravskoslezského kraje uspěli v celostátní anketě hasič roku 2020. Nejnáročnějším zásahem loňského roku byl vyhodnocen tragický požár panelového domu v Bohumíně, oceněn byl ale také Jiří Němčík v kategorii velitel roku a mezi zaměstnanci byla oceněna ekonomka Daniela Budínová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -318,61 +433,59 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Miss Karvinsko 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V následující reportáži vás zavedeme na galavečer soutěže nazvané Miss Karvinsko. Tato soutěž určená vdaným ženám, maminkám na mateřské a všem odvážným, které si chtějí vyzkoušet tento druh soutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V sále MěDK Karviná se konal 9. ročník soutěže Miss Karvinsko. Původně se měl uskutečnit v loňském roce, kvůli covidovým opatřením si ale finalistky na svůj velký den musely počkat celý rok navíc. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V sále MěDK Karviná se konal 9. ročník soutěže Miss Karvinsko. Původně se měl uskutečnit v loňském roce, kvůli covidovým opatřením si ale finalistky na svůj velký den musely počkat celý rok navíc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Z titulu 2. vicemiss Karvinsko 2021 se nakonec radovala Vendula Švrčková z Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendula Švrčková, II. vicemiss Karvinsko 2021: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cítím se šťastná, nečekala jsem to. Cítím radost z celého srdce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O jednom titulu - Sympatie rozhodla sama veřejnost ještě před finále. Z něj se radovala soutěžící z Orlové Dagmar Mičková, která je také držitelkou titulu 1. vicemiss. Oba tituly jsou pro ni stejně hodnotné a přinesly ji stejnou emoční radost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -390,229 +503,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novou Miss Karvinsko 2021 zvolila porota jednatřicetiletou Veroniku Šutovou. Pochází z Bohumína. Vítězství ji nesmírně potěšilo a na celou soutěž bude dlouho vzpomínat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šutová, vítězka Miss Karvinsko 2021: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cítím se šťastně, báječně, jsem ráda, že jsem tady mohla být, byla to obrovská zkušenost a já jsem si to maximálně užila."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V průběhu soutěže byla také ze soutěžících vybrána Národním ředitelem soutěže Alpe Adria Lubošem Ďurinou dívka, která bude reprezentovat ČR na této mezinárodní soutěži. Postupující se stala Natálie Neporová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V průběhu soutěže byla také ze soutěžících vybrána Národním ředitelem soutěže Alpe Adria Lubošem Ďurinou dívka, která bude reprezentovat ČR na této mezinárodní soutěži. Postupující se stala Natálie Neporová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">8. ročník Vybíjené na náměstí 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již druhým rokem Město Bruntál pořádá na začátku října svůj Den sportu. Ten zahájila tradiční oblíbená akce – Vybíjená na náměstí. Ta se v centru města hrávala vždy v červnu. S ohledem na možná epidemická rizika byla posunuta na podzimní termín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I přes posunuté datum konání si Vybíjená na náměstí udržela vysokou úroveň i zájem diváků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Černý, organizátor a hlavní rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My dneska pořádáme osmý ročník tradiční vybíjené na náměstí, účast přislíbilo 5 ze 6 škol našeho města. Městu Bruntál bychom chtěli ještě poděkovat za vynikající spolupráci a zajištění veškerého zázemí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vybíjená je stará hra, kterou ve škole hrávali již naši prarodiče. Kromě základní verze ve světě nabyla během let mnoha podob, jako například hra „všichni proti všem“ nebo americká varianta se 4 míči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Černý, organizátor a hlavní rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Všechny školy si zahrají dohromady každý s každým a na závěr první a druhé místo se spolu utkají ve finálovém zápase." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Všechny školy si zahrají dohromady každý s každým a na závěr první a druhé místo se spolu utkají ve finálovém zápase."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vybíjená rozvíjí všestranně pohybové aktivity dětí a často se stává sportovním doplňkem jejich hlavních sportů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já ještě kromě vybíjené hraju i fotbal.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já kromě vybíjené ještě hraju badminton za Olomouc.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Hraju za Petrin a první zápas se mi povedl vyhrát. Kromě vybíjené ještě běhám a hraju florbal.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Turnaje se účastnili žáci pátých a šestých ročníků bez rozdílu pohlaví. Hra je velmi oblíbená i u dívek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastíci turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to dobrá hra i pro holky.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vybíjená je můj druhý nejlepší sport nebo nejoblíbenější, hned po fotbale.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V turnaji byla nakonec nejúspěšnější reprezentace 1. Základní školy Jesenická před školou Okružní a pořádající školou Petrin. Hlavním bodem Dne sportu byl následně tradiční Večerní běh Bruntálem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -702,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-10-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>