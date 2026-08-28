--- v0 (2026-03-26)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2021, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve škole proběhl cvičný požární poplach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Požární poplach přerušil krátce po poledni v pátek 8. října výuku v Základní škole na Dolanech. Žáci i veškerý personál musel co nejrychleji opustit budovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -348,54 +463,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bogdan Kokotek, kierownik Sceny Polskiej TC :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proszę na spokojnie sobie obejrzeć zdjęcia, kostiumy, kroniki, tj. bardzo ciekawa rzecz, polecam, bo to są kroniki od pierwszej chwili naszej działalności, gdzie możecie znaleźć zdjęcia i recenzje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scena Polska powstała z inicjatywy działaczy PZKO. Organizacją zespołu zajął się ówczesny instruktor Zarządu Głównego Władysław Niedoba. Został później pierwszym kierownikiem tej Sceny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karol Suszka, aktor, reżyser, były dyrektor TC:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Z wszystkimi tymi ludźmi, którzy tu na pierwszym zdjęciu są, to grałem, spotykałem się, od nich się uczyłem, oni uczyli mnie nie tylko aktorstwa ale podstaw życiowych. Także no, wspomnienia są takie  smutne, bo to nigdy, to się nie wróci po prostu. To takie smutne jest, że czlowiek ciągle nie może być młody… no.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scena Polska zawsze była i wciąż jest  otwarta na młodych adeptów sztuki teatralnej.</w:t>
       </w:r>
@@ -433,54 +544,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przez deski Sceny przewinęło się wiele wybitnych postaci, które współtworzyły jej repertuar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Putzlacher, była kierowniczka literacka Sceny Polskej: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kiedy byłam młoda, to walczylam, po latach zrozumiałam. Jako polonistka miałam ambicje, ale jednak lata mijały, człowiek zdobywał doświadczenia i rozumiał tę publiczność, że niekoniecznie tylko Różewicz i tylko Mrożek, że oczywiście potrzebne są też spektakle, które bawią, które są rozrywkowe, które są muzyczne. No i mam nadzieję, że też przyczyniłam się trochę, sama pisząc albo tłumacząc  pewne rzeczy, które publiczność przyjęła.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Goście obejrzeli film o TC i Scenie Polskiej zrealizowany w TVP Kielce, ale przede wszystkim premierowe przedstawienie „Balladyny“ w reżyserii Bogdana Kokotka. Do niej wrócimy w osobnym programie.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -555,93 +662,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-13-10-2021-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>