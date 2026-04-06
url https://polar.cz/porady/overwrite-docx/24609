--- v0 (2026-01-06)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájem o třetí dávku v domově seniorů v Havířově roste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky osvětě ze strany personálu, ale i dobré spolupráci s opatrovníky, bude mít v Havířově zájem o třetí dávku vakcíny proti covidu značná část seniorů. V domově začalo také očkování proti chřipce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,147 +256,143 @@
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme překvapený, částkou, která se vybrala. Takže všem dárcům  děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se nám opět dokončit další projekt z programu Daruj  F-M. Dle mého názoru byl velmi úspěšný. Podařilo se vybrat přes 300 tisíc korun  na kostel svatého Martina ve Skalici. Myslíme si, že projekty tohoto typu by  určitě mohly pokračovat. Jejich příjem stále funguje, takže čekáme na další  podněty a další projekty do programu Daruj F-M a budeme určitě v něm pokračovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt Daruj F-M, který město realizuje už delší dobu je  zajímavý v tom, že ukazuje, jaký je skutečný zájem občanů o jednotlivé  památky, o dominanty města. A jsem rád, že kostel ve Skalici je právě tím  místem, kde i pana faráře příjemně překvapila ta částka, kterou se podařilo  vybrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslíme si, že peníze byly využity na správný účel.  Skaličané jsou zajisté rádi a těšíme se, že bude kostel zase opraven."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme komplet novou věž. Od začátku, to znamená  krovy, krytinu a omítky. Makovice bude zlatá a kříž bude opraven a zabezpečen. Jako  hromosvod a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme tam dávat originály zpátky. My jsme to připravili,  zvětšili pro veřejnost, aby se na to mohla podívat. Něco o tom přečíst, takže jsou  připravené dokumenty a zpátky originály se vrátí na to místo, kam patří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tam nějaké dopisy, které připravujeme. Pár fotek z oprav  a také fotka z předání šeku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přírodní zahrada ke hře i k poučení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -300,53 +411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana  Jašková, ředitelka MŠ Srdíčko, Opava:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Sázeli, starali  se o růst rostlinek, pleli, zalévali, okopávali. Pak měli možnost  si to i ochutnat. Ať to byly ředkvičky, mrkvičky, hrášek a teď  se těšíme na podzimní úrodu dýní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Děti  mohou sledovat, jak se příroda během roku mění. Díky „živému  atlasu“, který jim roste přímo na zahradě, se učí poznávat  stromy, plodiny, květiny i bylinky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Venku  mohou trávit čas i během nepříznivého počasí. A to díky  přístřešku, který vznikl rekonstrukcí z nevzhledné přístavby.  Na zahradě přibyly také výukové materiály o přírodě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Venku  mohou trávit čas i během nepříznivého počasí. A to díky  přístřešku, který vznikl rekonstrukcí z nevzhledné přístavby.  Na zahradě přibyly také výukové materiály o přírodě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zahrada  je plná nejrůznějších zákoutí, která nabízejí dětem místo  ke hře. Nerovný terén zoceluje jejich pohybové schopnosti. Jsou  tady ale i upravené sportovní plochy pro míčové hry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra  Wolfová, učitelka MŠ Srdíčko, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Víme, že některé děti nechodí tak často ven s rodiči. Tak se  jim snažíme umožnit tady ten pohyb pestřejší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -400,53 +510,52 @@
         <w:t xml:space="preserve">Petr Lexa Přendík, kronikář MOb Ostrava-Jih, autor návrhu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten památník má v sobě takovou bývalou drážní telefonní skříň a uvnitř je informační tabule. Jsou tam historické fotografie z provozu tramvajové dráhy, jsou tam texty a návštěvníci se dozví všechno  o té dráze.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tramvajová linka Vítkovice, Zábřeh, Pískové doly byla jednou z nejkratších na Ostravsku. Dráha měřila pouhých 1 a půl kilometru, kterou tramvaj ujela za pouhých 7 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: obyvatelé Ostravy-Jihu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Když jsme chodili na sněženky k Odře, tak jsme právě jezdili tady tou tramvají, která jela tady na Pískové doly a končila tady jako vzadu. To byla lokálka taková dřevěná.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Když jsme chodili na sněženky k Odře, tak jsme právě jezdili tady tou tramvají, která jela tady na Pískové doly a končila tady jako vzadu. To byla lokálka taková dřevěná.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem jezdila starou tramvají, jednička se to jmenovalo a jezdila od kina Edison, jak je Hrabůvka stará kolem vysokých pecí do Ostravy. A ta cesta trvala strašně dlouho. Já jsem měla asi 5, nebo 6 a jeli jsme do té Ostravy možná 40 minut.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památník vznikl z někdejší telefonní skříně zasazené v opěrné zdi konečné výhybny tramvají na ulici U Hrůbků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -634,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-10-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>