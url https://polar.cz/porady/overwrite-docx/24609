--- v1 (2026-04-06)
+++ v2 (2026-09-08)
@@ -785,51 +785,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-10-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-10-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>