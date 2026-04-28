--- v0 (2026-01-03)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji přibylo v úterý 299 nakažených koronavirem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji za úterý přibylo nejvíce lidí nakažených koronavirem z celé České republiky. Jedním z hlavních důvodů je nízká proočkovanost našeho regionu, kde v některých lokalitách dostalo vakcínu pouze 15 procent obyvatel. Nejméně očkovaných lidí je na Jablunkovsku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle hejtmana bohužel stagnuje i očkování. Z milionu 200 tisíc obyvatel se naočkovala oběma dávkami necelá polovina. Do okrajových částí regionu a vyloučených lokalit vyjíždí mobilní očkovací týmy, ale zájem mezi lidmi je minimální. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rastislav Maďar, děkan Lékařské fakulty OU, epidemiolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dokud vidíme, že za to mohou především ty neočkované kohorty populace, tak si můžeme říct, že nám je líto, že oni sami mohu teoreticky ohrožovat své okolí, že oni sami budou bojovat o život, tak by mohla nastat pouze nějaká forma regionálního nebo lokálního zásahu. Nicméně úplně to nejlehčí, nejjedodušší a nejúčinnější je skutečně očkování a nikdo by nad ním neměl váhat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejvíce nemocných je mezi lidmi ve věku 35 - 54 let. Nejvíce nemocných je na Ostravsku a Opavsku a naopak nejméně na Bruntálsku. Lokální ohniska vznikají hlavně ve školách, odkud se šíří do rodin. 87 procent nakažených osob není očkovaných. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejvíce nemocných je mezi lidmi ve věku 35 - 54 let. Nejvíce nemocných je na Ostravsku a Opavsku a naopak nejméně na Bruntálsku. Lokální ohniska vznikají hlavně ve školách, odkud se šíří do rodin. 87 procent nakažených osob není očkovaných.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájem o třetí dávku v domově seniorů v Havířově roste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -319,287 +433,248 @@
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme překvapený, částkou, která se vybrala. Takže všem dárcům  děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se nám opět dokončit další projekt z programu Daruj  F-M. Dle mého názoru byl velmi úspěšný. Podařilo se vybrat přes 300 tisíc korun  na kostel svatého Martina ve Skalici. Myslíme si, že projekty tohoto typu by  určitě mohly pokračovat. Jejich příjem stále funguje, takže čekáme na další  podněty a další projekty do programu Daruj F-M a budeme určitě v něm pokračovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sbírka trvala přes půl roku. Město má pravidlo, že vybranou  částku zdvojnásobí, nejvíce však ale přispěje 200 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Projekt Daruj F-M, který město realizuje už delší dobu je  zajímavý v tom, že ukazuje, jaký je skutečný zájem občanů o jednotlivé  památky, o dominanty města. A jsem rád, že kostel ve Skalici je právě tím  místem, kde i pana faráře příjemně překvapila ta částka, kterou se podařilo  vybrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslíme si, že peníze byly využity na správný účel.  Skaličané jsou zajisté rádi a těšíme se, že bude kostel zase opraven."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Udělali jsme komplet novou věž. Od začátku, to znamená  krovy, krytinu a omítky. Makovice bude zlatá a kříž bude opraven a zabezpečen. Jako  hromosvod a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě makovice se sundala z věže před měsícem a odhalila  sto let staré dokumenty o předchozí rekonstrukci kostela s dalšími nejstaršími  zápisy ze 40. let 18. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme tam dávat originály zpátky. My jsme to připravili,  zvětšili pro veřejnost, aby se na to mohla podívat. Něco o tom přečíst, takže jsou  připravené dokumenty a zpátky originály se vrátí na to místo, kam patří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě původních dokumentů se přidají do makovice i ty z dnešní  doby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tam nějaké dopisy, které připravujeme. Pár fotek z oprav  a také fotka z předání šeku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže kostela, který příští rok oslaví 400 let, vyjde  na více než 1 milion korun. Sbírka Daruj F-M aktuálně vybírá peníze na pořízení  automobilů pro mobilní hospicovou službu Charity Frýdek-Místek a na záchranu stodoly  ve Faunaparku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">49. Večerní běh Bruntálem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 130 běžců v 15. kategoriích se postavilo na start tradičního Večerního běhu Bruntálem. Ten se v centru města a okolních ulicích běžel již podevětačtyřicáté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Večerního běhu Bruntálem se účastnili amatéři i profesionálové - závodníci ve věku od tří do šedesáti devíti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Urban, autor a hlavní pořadatel závodu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Už neskutečných 49 let se tady na náměstí Míru v Bruntále setkáváme. Jsem rád, že se to i letos podařilo, i když jsme hledali dlouho termín, díky Covidu jsme to nakonec udělali teď v říjnu a já si myslím, že počasí nám naštěstí dneska přeje a že to zvládneme, jako všechny ročníky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závod se běžel za slunečného podzimního počasí a za velkého zájmu veřejnosti a rodičů nejmenších běžců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Urban, autor a hlavní pořadatel závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Běžce čekají tradiční mládežnické kategorie tradičně kolem náměstí, no a samozřejmě kategorie dospělých, ti se vydají do bruntálských ulic. Máme to později, takže bude trošičku tma ale já věřím, že běžci nezabloudí a že všechno dobře dopadne.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kvůli složité epidemické situaci ve světě se letos závodu neúčastnily běžecké hvězdy ze zahraničí.  Na kvalitních výkonech to však nebylo znát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoe Pospíšilová, TJ Uničov, vítězka kategorie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Běželo se mi dobře a jsem z Uničova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Kocián, TJ Olympia Bruntál, vítěz kategorie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Běželo se mi dobře a běhám za TJ Olympia Bruntál.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dan Nesvadba, AK Šternberk,vítěz kategorie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No zima celkem byla, ale já jsem zvyklej. Poslední kolečko jsem šel už naplno.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V elitních kategoriích žen a mužů vyhráli hlavní závod na 5 kilometrů bruntálská odchovankyně Lucie Vikartovská z SSK Vítkovice a Martin Ocásek z oddílu Atletika Krnov.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -696,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-10-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>