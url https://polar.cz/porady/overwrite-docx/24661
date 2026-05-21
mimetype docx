--- v0 (2026-01-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Věž kostela opět uchovává vzkazy pro další generace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novodobé dokumenty o historii farnosti, pamětní mince, ale i vzkazy pro další generace. Báň na věži kostela ve Skalici u Frýdku-Místku opět získala časovou schránku s různými dokumenty. Farnost tam navíc vrátila také všechny původní materiály nalezené při rekonstrukci. Nejstarší dokumenty byly z první poloviny 19. století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,111 +192,108 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doufám, že opravená věž a báň zůstane dlouho nahoře a ty  artefakty, které jsme do ní dneska vložili, objeví opravdu ideálně ne naši  synové a dcery, ale vnuci a vnučky. A věž a kostel bude sloužit občanům Skalice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za město Frýdek-Místek jsme přispěli pamětní mincí k 750.  výročí založení Frýdku-Místku. Je stříbrná, hodnotná, tak doufáme, že budoucím  generacím se bude líbit, až časovou schránku otevřou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nechyběly ani respirátory, jako symbol nelehkého covidového  období. Farnost si připravila dopis kronikářky Věry Pánkové i další dokumenty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nechyběly ani respirátory, jako symbol nelehkého covidového  období. Farnost si připravila dopis kronikářky Věry Pánkové i další dokumenty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paweł Grodek, duchovní správce farnosti Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Taková básnička. Z naší strany krátká informace ohledně  dějin farnosti a obec Raškovice svůj dokument, který byl připravený předem. To  nevíme, to je překvapení pro další generace, co tam dali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Průcha, místostarosta Raškovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Milí Raškovjané, věříme, že náš vzkaz a pozdrav naleznete, i  když za velmi dlouhou dobu a s radostí a pochopením té doby si jej  přečtete. Dovolujeme si také zaslat několik střípků informací o naší, vaší  kouzelné vesnici. Děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do báně se také vrátila původní schránka s originálními  dokumenty z první poloviny 19. a 20. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do báně se také vrátila původní schránka s originálními  dokumenty z první poloviny 19. a 20. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Žák, majitel firmy ARTES:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme s tím zkušenosti, děláme to běžně. Teď jsme to  třeba dělali na věži v Palkovicíh a čeká nás to ještě na věži v Bernarticích. My jsme dělali novou konstrukci věže. Repliku podle původní  stavby a dělali jsme oplechování, pozinkovaným plechem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže je už u konce. Ve sbírce Daruj F-M na ni lidé  přispěli přes 313 tisíc a dalších 200 tisíc přidal Frýdek-Místek. Další peníze byly  z farnosti, kraje, od obce Raškovice a z dotací. Oprava vyšla na více  než 1 milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže je už u konce. Ve sbírce Daruj F-M na ni lidé  přispěli přes 313 tisíc a dalších 200 tisíc přidal Frýdek-Místek. Další peníze byly  z farnosti, kraje, od obce Raškovice a z dotací. Oprava vyšla na více  než 1 milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek navštívil japonský velvyslanec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -193,125 +305,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový velvyslanec ze Země vycházejícího slunce navštívil  Magistrát ve Frýdku-Místku. V České republice je teprve přes rok, přesto  už stihl několikrát zavítat i do Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hideo Suzuki, velvyslanec Japonska v ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moravskoslezský kraj jsem navštívil už potřetí. Je velmi zajímavý  v oblasti průmyslu, historie a bohatých tradic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavním tématem návštěvy byla nově vzniklá basketbalová hala,  ve které už plně sportují hlavně děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavním tématem návštěvy byla nově vzniklá basketbalová hala,  ve které už plně sportují hlavně děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že návštěva japonského velvyslance je určitě velká  událost i pro takové město, jako je Frýdek-Místek a jsem rád, že to nebyla jenom  zdvořilostní návštěva, ale je to důsledek činnosti rodiny Navrátilů ve Frýdku—Místku.  A toho, že se jim podařilo dostat část japonské kultury sem v podobě nového  sportoviště. Basketbalové haly, na které město výrazně participovalo. A je to  místo, kde se potkává naše tradiční kultura s kulturou japonskou, která je  trochu odlišná v přístupu k výchově dětí a ke sportu. A myslím si, že  to je věc, která městu velmi prospěje a jsem rád, že jsme se dneska v takovém  formátu mohli potkat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hideo Suzuki, velvyslanec Japonska v ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi mě potěšilo, že pan Navrátil přenesl do Frýdku-Místku japonský  styl sportovní výchovy. To mě hodně zajímalo, tak jsem s ním chtěl v tomto  odvětví navázat spolupráci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem nadšený, že pan velvyslanec Suzuki konečně zavítal  do Frýdku-Místku. Ten plán byl, že se tady přijde podívat na návštěvu jeho  předchůdce, ale korona zabránila tomu, aby proběhl tento slavnostní akt. Budu doufat,  že dnešní návštěva, která je možná završením třicetiletého soužití s mou japonskou  paní, že přinese Frýdku-Místku i určitou zvýšenou míru kultivace prostředí,  protože pan velvyslanec zmínil i ve svém projevu, že se mu líbí, že se pokoušíme  v našem klubu v podstatě provozovat sport jako součást výchovy dětí,  inspirováni japonským školským systémem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na magistrátu si pro velvyslance připravili dárek v podobě  knihy o městě a také ho požádali o podpis do pamětní knihy. Tím se připojil k řadě  významných historických osobností.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na magistrátu si pro velvyslance připravili dárek v podobě  knihy o městě a také ho požádali o podpis do pamětní knihy. Tím se připojil k řadě  významných historických osobností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do kroniky, kterou tady máme, takže jeho podpis je vedle  například Tomáše Garrigua Masaryka nebo Edvarda Beneše, případně Jana Masaryka,  který byl ministrem zahraniční Československé republiky. To si myslím, že pro  něj bylo příjemné překvapení a byl tímto poctěn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Později pak velvyslanec zavítal na osobní návštěvu samotné  basketbalové haly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Později pak velvyslanec zavítal na osobní návštěvu samotné  basketbalové haly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby připravily Den otevřených dveří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -407,53 +516,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dílny, garáže, sklady, ale také dispečink, který bývá z pohledu  návštěvníků nejzajímavější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejvíc dotazů během těch tří let bylo na dispečinku, kde  končíme ty komentované prohlídky. Tam si myslím, že ty informace jsou asi  nejzajímavější, protože my tomu říkáme takové srdce ve městě. Budou tam ukázány  veřejné osvětlení, jak jsou ovládány parkoviště, světelné křižovatky, městský  kamerový systém, takže počítáme s dotazy a samozřejmě jsme připraveni v rámci  možností na ně odpovídat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro každého návštěvníka si Technické služby připravily na  památku také drobný firemní dárek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro každého návštěvníka si Technické služby připravily na  památku také drobný firemní dárek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -528,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-21-10-2021-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>