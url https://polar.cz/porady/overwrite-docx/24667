--- v0 (2025-12-30)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Medicína speciál z fakultní nemocnice Ostrava je na startovní čáře, dobrý den u televizních obrazovek…..Světově oceňovaný fotograf Tomáš Neuwirth daroval nemocnici sérii  svých fotografií. Chodba chirurgické kliniky díky nim získala třetí - cestovatelský rozměr. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Světově oceňovaný fotograf daroval FNO kolekci svých snímků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chodbu lůžkového oddělení Chirurgické kliniky zdobí 15 velkoformátových fotografií světově oceňovaného autora Tomáše Neuwirtha.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -130,58 +245,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já mám hlavně velikou radost, že se to povedlo a že oddělení A chirurgické kliniky bude mít takové krásné fotografie a pacienti to budou mít trošičku příjemnější to prostředí. A nejen pacienti, ale i ale personál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mgr. Hana Horelová, vrchní sestra, chirurgická klinika FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Já jsem z těch fotografií moc nadšená, působí na mě nádherným dojmem a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">podporují mou náladu cestovat a vypravit se dál do světa a možná i létat.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blesk ordinace přilákala stovky lidí</w:t>
+        <w:t xml:space="preserve">  Blesk ordinace přilákala stovky lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prevence a její význam si uvědomují zdravotníci a jak se ukázalo na akci Blesk ordinace, tak i spousta lidí. Díky preventivním opatřením lze včas odhalit závažná onemocnění a zahájit léčbu, případně zastavit nebo alespoň zpomalit  další rozvoj nemoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani nepříznivé počasí neodradilo ve středu 6. října stovky lidí od možnosti absolvovat řadu preventivních vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Jiří Havrlant, MHA, ředitel FNO: </w:t>
       </w:r>
@@ -242,61 +355,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U dospělého zakloníte hlavu, abyste si naklonil dýchací cesty a zjistil jste, jestli dotyčný dýchá, abyste mu umožnil dýchat. U dítěte je to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kontraindikováno, neboli zakázáno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">David: Jsem si to chtěl vždycky zkusit, jaké to je, zachraňovat jak dítě, tak dospělého, tak jsem si to aspoň zopakoval, pán mi řekl, jak se to má všechno dělat, jak mám mačkat správně. Jsme strašně vděčný za to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">150 - přesně tolik lidí navštívilo  od 12 do 18 hodin stánek krevního centra. Ptali se na vše, co souvisí s dárcovstvím, ale hlavně chtěli znát svou krevní skupinu.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">150 - přesně tolik lidí navštívilo  od 12 do 18 hodin stánek krevního centra. Ptali se na vše, co souvisí s dárcovstvím, ale hlavně chtěli znát svou krevní skupinu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obrovský zájem byl také o funkční vyšetření plic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ze 150 spirometrických vyšetření nakonec primář oddělení alergologie a klinické imunologie 6 doporučil návštěvu specialisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To KEG je taková krabička a ona se drží. Tady a tady jsou elektrody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V jedné z 11 mobilních ambulancí se lidé mohli seznámit s možnostmi, které nabízí telemedicína. Součástí odpolední ordinace pod širým nebem byl také bohatý doprovodný program, ve kterém vystoupila řada přednostů a primářů klíčových oddělení fakultní nemocnice Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -392,93 +503,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-21-10-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>