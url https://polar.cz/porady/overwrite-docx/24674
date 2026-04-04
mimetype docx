--- v0 (2026-01-02)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.10.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fokus zároveň staví i funguje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na budově Střediska volného času Fokus je už vidět rostoucí dřevěná nástavba. Uvnitř vzniknou nové prostory pro kroužky. Probíhající práce ovšem nebrání tomu, aby se pod střechou Fokusu scházely děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -482,53 +597,52 @@
         <w:t xml:space="preserve">Pavel Wessely, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Někteří návštěvníci si možná budou lámat hlavu nad tím, co to je za podivnou kravatu s divnými nápisy. Proto jsme napověděli popiskou Mendel, čili toto je kravata, na kterou byl přenesen rukopis Mendelovy teorie genetiky.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava ale obsahuje i motýlky a nebo zcela běžné vázanky, které dokumentují vkus dané doby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Holub, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je tady motýlek z první republiky po mém tchánovi. A tyto se Simpsonovými jsou zapůjčené od zetě a syna.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je tady motýlek z první republiky po mém tchánovi. A tyto se Simpsonovými jsou zapůjčené od zetě a syna.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Wessely, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem velmi rád, že členové klubu pochopili, tady tuto recesi, že přispěli a pomohli tyto kravaty představit veřejnosti.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prostor na Baště nicméně neobsahuje jedinou kravatu, na které by byl znak Nového Jičína. Pokud ji má někdo ve skříni, rodáci budou za její doplnění do čestné prezentace rádi, případně za jakýkoliv jiný zajímavý kousek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -624,93 +738,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-22-10-2021-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>