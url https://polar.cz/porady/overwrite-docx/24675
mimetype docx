--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.10.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Protipovodňová opatření v Petřkovicích jsou hotova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravy - Petřkovic přijali s úlevou zprávu, že protipovodňová opatření na Ludgeřovické  potoce jsou hotova. Stavba trvala několik roků a v posledních dvou letech se budovalo nové koryto potoka v délce asi půl kilometru podél silnice, což sebou samozřejmě neslo i řadu omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,125 +263,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový velvyslanec ze Země vycházejícího slunce navštívil  Magistrát ve Frýdku-Místku. V České republice je teprve přes rok, přesto  už stihl několikrát zavítat i do Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hideo Suzuki, velvyslanec Japonska v ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moravskoslezský kraj jsem navštívil už potřetí. Je velmi zajímavý  v oblasti průmyslu, historie a bohatých tradic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavním tématem návštěvy byla nově vzniklá basketbalová hala,  ve které už plně sportují hlavně děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavním tématem návštěvy byla nově vzniklá basketbalová hala,  ve které už plně sportují hlavně děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že návštěva japonského velvyslance je určitě velká  událost i pro takové město, jako je Frýdek-Místek a jsem rád, že to nebyla jenom  zdvořilostní návštěva, ale je to důsledek činnosti rodiny Navrátilů ve Frýdku—Místku.  A toho, že se jim podařilo dostat část japonské kultury sem v podobě nového  sportoviště. Basketbalové haly, na které město výrazně participovalo. A je to  místo, kde se potkává naše tradiční kultura s kulturou japonskou, která je  trochu odlišná v přístupu k výchově dětí a ke sportu. A myslím si, že  to je věc, která městu velmi prospěje a jsem rád, že jsme se dneska v takovém  formátu mohli potkat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hideo Suzuki, velvyslanec Japonska v ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velmi mě potěšilo, že pan Navrátil přenesl do Frýdku-Místku japonský  styl sportovní výchovy. To mě hodně zajímalo, tak jsem s ním chtěl v tomto  odvětví navázat spolupráci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Navrátil, předseda klubu Basketpoint Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem nadšený, že pan velvyslanec Suzuki konečně zavítal  do Frýdku-Místku. Ten plán byl, že se tady přijde podívat na návštěvu jeho  předchůdce, ale korona zabránila tomu, aby proběhl tento slavnostní akt. Budu doufat,  že dnešní návštěva, která je možná završením třicetiletého soužití s mou japonskou  paní, že přinese Frýdku-Místku i určitou zvýšenou míru kultivace prostředí,  protože pan velvyslanec zmínil i ve svém projevu, že se mu líbí, že se pokoušíme  v našem klubu v podstatě provozovat sport jako součást výchovy dětí,  inspirováni japonským školským systémem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na magistrátu si pro velvyslance připravili dárek v podobě  knihy o městě a také ho požádali o podpis do pamětní knihy. Tím se připojil k řadě  významných historických osobností.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na magistrátu si pro velvyslance připravili dárek v podobě  knihy o městě a také ho požádali o podpis do pamětní knihy. Tím se připojil k řadě  významných historických osobností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do kroniky, kterou tady máme, takže jeho podpis je vedle  například Tomáše Garrigua Masaryka nebo Edvarda Beneše, případně Jana Masaryka,  který byl ministrem zahraniční Československé republiky. To si myslím, že pro  něj bylo příjemné překvapení a byl tímto poctěn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Později pak velvyslanec zavítal na osobní návštěvu samotné  basketbalové haly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Později pak velvyslanec zavítal na osobní návštěvu samotné  basketbalové haly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do novojičínské nemocnice vyrazili lidé za prevencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -373,82 +485,80 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Institut interdisciplinárního výzkumu OPF Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizacím samosprávy i malým a středním podnikatelům nabízí Obchodně podnikatelský fakulta v Karviné  od roku 2014 služby Institutu interdisciplinárního výzkumu. Zaměřuje se například na marketingové studie nebo strategické plány obcí a měst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Institut interdisciplinárního výzkumu OPF navazuje na dlouholetou tradici spolupráce Obchodně podnikatelské fakulty v Karviné s podnikatelskou praxí a to zejména s malými a středními podniky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Institut interdisciplinárního výzkumu OPF navazuje na dlouholetou tradici spolupráce Obchodně podnikatelské fakulty v Karviné s podnikatelskou praxí a to zejména s malými a středními podniky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pražák, vedoucí IIV OPF Karviná SU v Opavě:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když potřebuje podnikatel nebo obec se obrátit na vysokou školu, tedy konkrétně na OPF, s konkrétním problémem, tak my se ho snažíme vyřešit, vytvořit tým, který bude zpracovávat určité zadání které nám dají a na základě toho ať už s tím podnikem nebo obcí řešíme to, co potřebují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V poslední době je Institut interdisciplinárního výzkumu oslovován převážně s požadavkem vypracování strategických plánů rozvoje, na fakultu se obrátila například Karviná nebo Střítež.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do výzkumu a hledání řešení pro podnikatele a firmy se zapojují i studenti OPF a to v rámci Business Gatu, aby své teoretické znalosti mohli aplikovat v praxi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do výzkumu a hledání řešení pro podnikatele a firmy se zapojují i studenti OPF a to v rámci Business Gatu, aby své teoretické znalosti mohli aplikovat v praxi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pražák, vedoucí IIV OPF Karviná SU v Opavě</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Většinou to je nějaká základní marketingová strategie pro firmu, ať už nastavení kampaní, webové stránky a tak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Ikášová, asistentka vedoucího IIV OPF Karviná SU v Opavě:</w:t>
       </w:r>
       <w:r>
@@ -509,120 +619,115 @@
         <w:t xml:space="preserve">Eliška Hlavenková, zakladatelka akce a hlavní pořadatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pecha Kucha je výjimečná tím, že její prezentace jsou nějakým způsobem časově omezené. Každý účinkující si připraví 20 obrázků a na každý obrázek má 20 vteřin. Pecha Kucha probíhá po celém světě, dneska konkrétně probíhá i v Německu a v Číně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajisté největší osobností bruntálské akce byl celosvětově známý sochař, výtvarník a spisovatel Kurt Gebauer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurt Gebauer, sochař, malíř, spisovatel, Praha:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Já už jsem jednu Pechu Kuchu zažil v Praze, je to moje tvorba z kamení."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Já už jsem jednu Pechu Kuchu zažil v Praze, je to moje tvorba z kamení." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Bruntále vystoupilo celkem 10 prezentujících účastníků z nejrůznějších oborů.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Zámečník, Farma u Stromovouse, Stará Voda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme taková specifická farmička, která během 4 let získala 3x ocenění Regionální potravina MS kraje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lída Ondrašíková, malířka, Rýmařov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Já jsem dneska přijela představit na Bruntálskou Pecha Kucha Night jesenický umělecký festival, který pořádám v Janovicích u Rýmařova."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Já jsem dneska přijela představit na Bruntálskou Pecha Kucha Night jesenický umělecký festival, který pořádám v Janovicích u Rýmařova." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Schaumann, Penzion Schaumannův dvůr, Karlovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Já jsem prezentoval čistou vodu z Jeseníků, to znamená vodu Schaumanovku, která je vlastně kojeneckou vodou a opravdu je to dar přírody." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Já jsem prezentoval čistou vodu z Jeseníků, to znamená vodu Schaumanovku, která je vlastně kojeneckou vodou a opravdu je to dar přírody."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Zahnaš, geopark Krajina břidlice. Zálužné u Vítkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Přišel jsem dneska představit spolek Zálužné, který se věnuje vracení historické paměti lidem a obci." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Přišel jsem dneska představit spolek Zálužné, který se věnuje vracení historické paměti lidem a obci."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Formát besed akce Pecha Kucha Night se stal natolik zajímavým, že jej do své praxe přebírá také řada firem a společností.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -704,93 +809,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-10-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>