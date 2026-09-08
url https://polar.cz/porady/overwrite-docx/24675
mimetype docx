--- v1 (2026-04-06)
+++ v2 (2026-09-08)
@@ -851,51 +851,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-10-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-10-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>