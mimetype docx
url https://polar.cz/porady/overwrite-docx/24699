--- v0 (2026-01-03)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.10.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově - Prostřední Suché začala demolice domů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Společnost Heimstaden v Havířově - Prostřední Suché zbourá 63 bytů na třech ulicích. Důvodem je dlouhodobá neobsazenost a vysoké náklady na opravy domů. O tom,  jak bude následně lokalita vypadat, chce konzultovat s radnicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -274,53 +389,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Kula (Nezávislí pro Palkovice a Myslík), místostarosta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Obecní úřad vždycky fungoval na fojtství vedle kostela a potom se zhruba před 100 až 150 lety začal stěhovat různými budovami v rámci obce. Chvíli sídlil v hospodě, chvíli v kulturním domě, potom v místě bývalé školky, v místě které sloužilo jako provozní budova jednotného zemědělského družstva a nyní se nacházíme provizorně v budově tělocvičny. Toto je v podstatě asi sedmé místo, kde se obecní úřad přestěhuje snad už definitivně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům služeb byl postaven v takzvané Akci Z. A jak se nyní při demolici ukázalo, za socialistického budovatelství předci při práci příliš pečliví nebyli.  Místo betonu totiž stavbaři použili i molitan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místní se však už těší na novou radnici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místní se však už těší na novou radnici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “No já tomu říkám to, že je to dobré, že tady je to poblíž, všechno v jednom. Obchod tady je a že ten obecní úřad tady bude, tak by to bylo výborné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavbaři budou muset překonat některá úskalí, která jim projekt přichystal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -388,337 +502,290 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pětiminutový dokument o Frýdku-Místku natočili žáci 9.E ze  Základní školy Osmička. Přihlásili se totiž do celorepublikové soutěže I TY JSI  FILMAŘEM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celé to vzniklo tím, že nás paní učitelka oslovila, abychom  se přihlásili do té soutěže a já jsem na to kývl, protože se tím amatérsky zabývám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Honza si vzal do týmu další čtyři spolužáky a pustili se do  práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Honza si vzal do týmu další čtyři spolužáky a pustili se do  práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se to pojmout formou, že by to měl být takový  dokument o městě. Že by to mělo být takové představení pro turisty, kteří tady  přijedou do našeho města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Bučko, spoluautor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mojí úlohou byl dabing a scénář."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Kudrnová, spoluautorka videa o  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byla to právě doba, kdy jsme byli všichni zavření doma,  nemohli jsme do školy a probíhalo to celé distančně, takže jsme to měli ještě  ztížené tím, že jsme se nemohli vídat. Museli jsme všechno řešit přes meetingy,  ještě s paní učitelkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na 28. ročníku Mezinárodního filmového festivalu FEBIOFEST v Praze,  pak zaznamenal snímek natočený pouze na mobilní telefon velký úspěch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na 28. ročníku Mezinárodního filmového festivalu FEBIOFEST v Praze,  pak zaznamenal snímek natočený pouze na mobilní telefon velký úspěch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na soutěži to proběhlo velice dobře, jsem moc spokojený,  bylo to druhé místo, takže bych chtěl poděkovat všem, kteří tomu nějak  přispěli, hlavně mému dědovi, který mi pomáhal cestovat, se dopravovat na ta místa.  A potom ještě všem členům týmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I samotní autoři, v té době ještě žáci, se při natáčení  dozvěděli o Frýdku-Místku hodně zajímavostí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I samotní autoři, v té době ještě žáci, se při natáčení  dozvěděli o Frýdku-Místku hodně zajímavostí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Bučko, spoluautor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spoustu věcí, jednak o našich památkách i o nových místech,  která jsem si dřív tak neuvědomoval tolik, že tady jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Kudrnová, spoluautorka videa o  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně místa, krásná. Třeba v Hájku tady, tam je to moc  krásné, tam jsem byla teda jednou v životě, ještě, až po tom filmu. Taky o  soustě nových památek jsem se dozvěděla. Historii rozhodně zajímavou. Myslím,  že Frýdek-Místek je krásné město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tvůrce osobně ocenil i primátor Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tvůrce osobně ocenil i primátor Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jako primátor jsem velmi rád, že mezi mladými občany jsou  takoví šikovní lidé, jako je Jan Bujnošek a jeho přátelé, kteří vytvořili jako  studenti film, který se v mnohém vyrovná produktům profesionálních agentur,  které propagují město. A cítím, že takové tvůrčí činy je třeba ocenit. Proto  jsme se na vedení dohodli, že to poděkování nebude jenom formální, ale dostanou i finanční dar, za který si třeba mohou pořídit  třeba novou techniku, kterou budou pokračovat v tom, co je baví a natočí  třeba ještě zajímavější film o městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Honza Bujnošek potvrdil, že by se chtěl filmové tvorbě dál  věnovat a o Frýdku-Místku ještě něco natočit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Honza Bujnošek potvrdil, že by se chtěl filmové tvorbě dál  věnovat a o Frýdku-Místku ještě něco natočit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze ZŠ Jesenická četly klientům Domova Pohoda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příjemné překvapení připravili pro obyvatele bruntálského Centra sociálních služeb Pohoda žáci Základní školy Jesenická a členové tamního čtenářského klubu. Navštívili babičky a dědečky v domově aby jim předčítali z vlastních vybraných knížek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Knížky i vhodné kapitoly si děti vybraly samy podle toho, co by seniory mohlo zaujmout a pobavit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Henčová, učitelka a vedoucí čtenářského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou to knížky pro děti a dospívající mládež, jsou to knížky nové a nebo také ty, které oni četli svým dětem nebo sami si je předčítali večer. Budou číst děti ze čtenářského klubu z Jesenické v Bruntále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Kubínková, členka čtenářského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já mám knížku od Josefa Lady Mikeše a budu číst kapitolu Babička stůně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kodeda, člen čtenářského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já budu číst knihu, která se jmenuje Písečný vlk. A budu číst kapitolu, která se jmenuje Prapodivné zvíře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Dolanská, členka čtenářského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já budu číst knížku Babičku drsňačku od Davida Wililamse.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sára Fojtášková, členka čtenářského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem přišla s knížkou Boženy Němcové Princezna se zlatou hvězdou na čele.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Čtení seniorům není pro děti z klubu nic nového. Již během koronavirové pandemie četly opakovaně a také on line jiným domovům. V tom bruntálském byly však poprvé.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Kodeda, vedoucí projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tenhleten projekt vznikl před rokem, kdy vlastně byla první vlna koronaviru, kdy jsme se rozhodli číst babičkám a dědečkům do Domova seniorů ve Vrbně pod Pradědem a následně jsme se spojili s MAS Hrubý Jeseník, která nás vlastně v tomto podporuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V podobných aktivitách pro seniory mají děti zájem pokračovat i nadále, vždy každý měsíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -815,93 +882,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-10-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>