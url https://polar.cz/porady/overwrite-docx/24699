--- v1 (2026-04-06)
+++ v2 (2026-09-08)
@@ -924,51 +924,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-10-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-10-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>