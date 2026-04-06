--- v0 (2026-01-03)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová voliéra v ZOO Ostrava se stala stavbou roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezskému kraji se nebývale dařilo při oceňování povedených staveb za rok 2021. Z 35 ocenění putuje do našeho regionu hned 5 a mezi nimi i unikátní provedení voliéry La Pampa v ZOO Ostrava. Tu si mezi nejlepšími projekty z celé země vybrala veřejnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,183 +256,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pětiminutový dokument o Frýdku-Místku natočili žáci 9.E ze  Základní školy Osmička. Přihlásili se totiž do celorepublikové soutěže I TY JSI  FILMAŘEM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celé to vzniklo tím, že nás paní učitelka oslovila, abychom  se přihlásili do té soutěže a já jsem na to kývl, protože se tím amatérsky zabývám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Honza si vzal do týmu další čtyři spolužáky a pustili se do  práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Honza si vzal do týmu další čtyři spolužáky a pustili se do  práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodli jsme se to pojmout formou, že by to měl být takový  dokument o městě. Že by to mělo být takové představení pro turisty, kteří tady  přijedou do našeho města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Bučko, spoluautor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mojí úlohou byl dabing a scénář."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Kudrnová, spoluautorka videa o  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byla to právě doba, kdy jsme byli všichni zavření doma,  nemohli jsme do školy a probíhalo to celé distančně, takže jsme to měli ještě  ztížené tím, že jsme se nemohli vídat. Museli jsme všechno řešit přes meetingy,  ještě s paní učitelkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na 28. ročníku Mezinárodního filmového festivalu FEBIOFEST v Praze,  pak zaznamenal snímek natočený pouze na mobilní telefon velký úspěch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na 28. ročníku Mezinárodního filmového festivalu FEBIOFEST v Praze,  pak zaznamenal snímek natočený pouze na mobilní telefon velký úspěch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Bujnošek, autor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na soutěži to proběhlo velice dobře, jsem moc spokojený,  bylo to druhé místo, takže bych chtěl poděkovat všem, kteří tomu nějak  přispěli, hlavně mému dědovi, který mi pomáhal cestovat, se dopravovat na ta místa.  A potom ještě všem členům týmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I samotní autoři, v té době ještě žáci, se při natáčení  dozvěděli o Frýdku-Místku hodně zajímavostí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I samotní autoři, v té době ještě žáci, se při natáčení  dozvěděli o Frýdku-Místku hodně zajímavostí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Bučko, spoluautor videa o Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Spoustu věcí, jednak o našich památkách i o nových místech,  která jsem si dřív tak neuvědomoval tolik, že tady jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Kudrnová, spoluautorka videa o  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně místa, krásná. Třeba v Hájku tady, tam je to moc  krásné, tam jsem byla teda jednou v životě, ještě, až po tom filmu. Taky o  soustě nových památek jsem se dozvěděla. Historii rozhodně zajímavou. Myslím,  že Frýdek-Místek je krásné město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tvůrce osobně ocenil i primátor Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tvůrce osobně ocenil i primátor Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jako primátor jsem velmi rád, že mezi mladými občany jsou  takoví šikovní lidé, jako je Jan Bujnošek a jeho přátelé, kteří vytvořili jako  studenti film, který se v mnohém vyrovná produktům profesionálních agentur,  které propagují město. A cítím, že takové tvůrčí činy je třeba ocenit. Proto  jsme se na vedení dohodli, že to poděkování nebude jenom formální, ale dostanou i finanční dar, za který si třeba mohou pořídit  třeba novou techniku, kterou budou pokračovat v tom, co je baví a natočí  třeba ještě zajímavější film o městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Honza Bujnošek potvrdil, že by se chtěl filmové tvorbě dál  věnovat a o Frýdku-Místku ještě něco natočit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Honza Bujnošek potvrdil, že by se chtěl filmové tvorbě dál  věnovat a o Frýdku-Místku ještě něco natočit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín koordinoval s občany jízdní řády MHD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -456,57 +566,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polská letecká společnsot LOT měla v plánu od října znovu rozlétat pravidelnou linku mezi Ostravou a Varšavou. Kvůli zhoršující se epidemiologické situaci k tomu ale nedošlo a letadla by tato dvě města měla spojit až od jara příštího roku. Z Ostravy tak s pasažéry létá jen dvakrát týdně linka do Londýna a hlavně charterové let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Radkovský, ředitel Letiště Leoše Janáčka Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době lítáme jen jednu pravidelnou linku to je Londýn,  ale po nějakém neurčitém zahájení sezóny, kdy jsme nevěděli  jak budou lidé na dovolené létat, se to zlepšilo a teď máme pozitivní výsledky, protože sezóna se rozlítala.  Samozřejmě není to ani na čtyřiceti procentech proti tomu, na co  jsme byli zvyklí před dobou covidu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letiště se ale nevzdává a snaží se o další rozvoj osobní dopravy. Kromě spojení s Varšavou chce napojení ještě na další velká letiště. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Radkovský, ředitel Letiště Leoše Janáčka Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V současné době jednáme nejenom s Lotem, ale ještě  s jinou leteckou společností a pořád je pro nás z Ostravy důležitý  hub Mnichov nebo Vídeň. Varšava by zůstala, takže to jsou tři velké huby. Kromě Ryanairu, který dneska lítá do  Londýna, bychom chtěli příští rok otevřít ještě další dvě  linky. Uvažujeme o Itálii a o Německu nebo o ještě druhém městě v Anglii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I přes problémy v osobní přepravě se letišti daří neustále rozšiřovat nákladní dopravu. V letošním roce už cargo narostlo o 30 procent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -829,93 +932,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-10-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>