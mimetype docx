--- v1 (2026-04-06)
+++ v2 (2026-09-08)
@@ -974,51 +974,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-10-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-10-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>