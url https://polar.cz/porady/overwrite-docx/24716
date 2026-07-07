--- v0 (2026-03-21)
+++ v1 (2026-07-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Frýdek nadchl návštěvníky večerní pohádkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Úplně nový pohádkový příběh si připravili pracovníci Zámku Frýdek pro páteční večerní prohlídku. Tu si nenechalo ujít několik stovek návštěvníků. Poslední opouštěli zámek až před půlnocí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -138,57 +253,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mně se nejvíc líbilo, jak tam točili s tím ohněm. Bylo to super.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, náměstkyně ředitele, programový pracovník Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zájem o tuto prohlídku byl jako vždy velký, ale vzhledem k současné pandemické situaci jsme bohužel museli jednotlivé kapacity značně omezit. Příprava této večerní prohlídky byla náročná, jelikož se jedná o netradiční prohlídku zámeckého okruhu. Bylo potřeba sehnat různé rekvizity, zajistit kostýmy, zajistit správné osvětlení, aby ta prohlídka měla tu správnou večerní atmosféru. Speciálně k této prohlídce jsme dali hlavy dohromady a museli jsme si vytvořit mnoho různých rekvizit. Myslím si, že letošní ročník byl velice úspěšný. Věřím, že všichni návštěvníci byli spokojení a také věřím, že naši herci, tedy muzejní pracovníci si to náramně užili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Exponáty z Kotulovy dřevěnky musí na zimu do depozitářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedním z cílů turistů, kteří hledají něco původního v Beskydech a Pobeskydí, je Kotulova dřevěnka v Havířově. Muzeum Těšínska v ní provozuje expozici dřívějšího lidového bydlení. V těchto dnech už je dřevěnka uzavřena a exponáty se stěhují do depozitářů, aby tam v bezpečí přečkaly zimu.</w:t>
@@ -227,55 +335,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Návštěvníci mohou v Kotulově dřevěnce vidět bydlení z přelomu 19. a 20. století. Chaloupka je vlastně dokladem staré zástavby, než vznikl Havířov. Takže v podstatě u chalupy uvádíme rok 1781, kdy zřejmě pan Folwarczny postavil chaloupku tady do této podoby. Folwarczní, to byli první majitelé a potom v dražbě chaloupku koupili Kotulovi. Takže potom se tady střídal jenom rod Kotulů. Návštěvníci kromě bydlení, které je hlavně v té chalupě, mohou také v té prohlídce navštívit stodolu, kde se rozšířila expozice o zemědělství. Takže tam máme spoustu potřeb, které se používají na poli, v zahradách a podobně. Součástí stodoly je chlév, takže tam teda už mohlo být i to větší hospodářské zvíře, protože chlévy jsou i v chaloupce, ale tam to bylo jen pro malá hospodářská zvířata. Celou tu prohlídku vždycky končíme ve větrném mlýnku. Ten sloužil k mletí mouky a v pozdější době se používal hlavně k tomu šrotování. Můžeme říci, že to je technická zajímavost Těšínská. To opravdu nemá nikdo, není to ani v Čechách, ani na Moravě, ani v okolních státech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také Kotulova dřevěnka se musela vypořádat s poklesem návštěvnosti v době koronaviru. Postupně by se ale situace měla zlepšovat.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Kavanová, průvodkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letošní sezona byla o maličko lepší než v loňském roce. Bylo to ale opravdu jenom o kousek, nebo o fousek. Mám takový pocit, že by si měli asi lidi naučit znovu chodit do muzeí. Ono přece jenom ta velká pomlka, jde to hodně znát. V letošním roce jsme také otevírali trošku později a ta sezona, tedy lidé byli rádi, že mohou chodit, ale ne všichni věděli. Někteří přišli, ptali se, za jakých podmínek, nebo volali si, jestli mohou přijít, jestli je otevřeno, že opravdu v tom je teda výhoda těch médií, že nám pomohou trošičku nám to nějakým způsobem zpropagovat, zviditelnit, aby prostě ti lidé věděli o tom, že je otevřeno a že teda mohou kdykoliv přijít. Můžu teda říct, když bych vzala ty sezony před koronavirem, tak je ta návštěvnost tak poloviční. Opravdu je to znát, že těch návštěvníků ubylo, ale teda budeme moc rádi, že začnou zase chodit. Příští rok začínáme novou sezonu 1. květnem. Opravdu toto datum opakujeme, aby se dostalo do povědomí návštěvníků. Takže stále zůstává datum 1. květen a začínáme slavnostně otevíráním celé sezony. Začínáme dnem řemesel, takže doufám, že příští rok to bude v pořádku všechno, že budeme konečně moc si udělat ten den řemesel, protože teď dva roky po sobě jsme v květnu opravdu nemohli. No a že návštěvníci budou rádi, že zase sem budou moci přijít na takovou velice pěknou akci. Opravdu může říct, že ten areál tady ožije, je tady spousta řemeslníků, je to všechno venku, připravuje se sýr salašnickým způsobem. Vždycky tady máme lidovou hudbu. Ano, jenom tři muzikanty. Je to vlastně gorolská muzika, takže jenom housle, dudy a zpěv. Je tady spousta známých řemesel, řemesel řezbář, kováři tady bývají, košíkářky, perníkářky, je toho spousta."</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Palkovice bude mít konečně svou vlastní radnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -484,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-29-10-2021-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>