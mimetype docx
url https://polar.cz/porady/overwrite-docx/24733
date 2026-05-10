--- v0 (2026-01-03)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníkům magistrátu poradí na nové recepci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Magistrátu města Ostravy se znovu otevírá hlavní vstup. Souvisí to s dokončením nové centrální recepce, která zjednoduší občanům pohyb po úřadě. Díky kvalitnímu architektonickému zpracování se dá říct, že recepce foyer památkově chráněné budovy ještě vylepšila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,53 +348,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladík z Havířova zemřel po požití drog, které mu měl podat kamarád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajská kriminálka vyšetřuje případ úmrtí 20letého mladíka z Havířova. Lékařům tamní nemocnice se ho nepodařilo udržet při životě po požití drog. Policisté zadrželi muže, který skupině osob drogy prodal a také dalšího mladíka, který směs drog připravil a podal kamarádovi k požití.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K tragickému užití drog došlo v jednom z havířovských barů na Dlouhé třídě. 20letý muž chvíli po vypití nápoje s drogou zkolaboval. První pomoc mu poskytovali hosté baru, následně pak posádka záchranky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K tragickému užití drog došlo v jednom z havířovských barů na Dlouhé třídě. 20letý muž chvíli po vypití nápoje s drogou zkolaboval. První pomoc mu poskytovali hosté baru, následně pak posádka záchranky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí Zdravotnické záchranné služby MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Posádka rychlé lékařské pomoci ošetřovala dvacetiletého muže. Ten byl při vědomí, jevil však závažné známky intoxikace psychotropní látkou. Po poskytnutí přednemocniční neodkladné péče byl transportován na centrální příjem nemocných havířovské nemocnice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani rychlý převoz do nemocnice a následná péče tamních zdravotníků však život mladého muže nezachránily. Z jeho smrti se teď budou zpovídat dva podezřelí muži. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -384,54 +498,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Dělnická: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Baví mě tu chodit, je to tu dobré, jsou dobré třeba volitelné předměty." "Mě ta škola baví, protože většina učitelů si umí udělat srandu a chodím tady ráda." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Suchánková, učitelka ZŠ Dělnická: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na této škole učím pátým rokem, matematiku, anglický a německý jazyk. Pracuje se mi super, je tady výborný kolektiv, skvělí učitelé a také vedení."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oslava probíhala až do večerních hodin, na konci potěšil přítomné i zážitek v podobě ohňové show.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Generál Laudon verboval Novojičínské do armády</w:t>
@@ -598,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>