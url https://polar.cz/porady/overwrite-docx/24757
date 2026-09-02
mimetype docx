--- v0 (2025-12-27)
+++ v1 (2026-09-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2021, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První transport organizovaného odsunu Němců opustil Československo 25. ledna 1946. Během toho roku bylo vysídleno přes dva miliony osob německé národnosti na principu kolektivní viny. Letos je to 75 let. Více k tématu a Hana Šústková, ředitelka Archivu města Ostravy. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šústková, ředitelka Archivu města Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -371,93 +486,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-04-11-2021-17-32?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>