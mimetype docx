--- v0 (2026-01-03)
+++ v1 (2026-04-17)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.11.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v kraji už odkládají kvůli covidu operace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pandemie v Moravskoslezském kraji neustále zrychluje. Oproti minulému týdnu narostl počet nakažených o téměř 70 procent. Bohužel se plní i zdravotnická zařízení a první nemocnice už hlásí odklad operací. Ve Frýdku-Místku snižují počet operačních sálů a v Městské nemocnici Ostrava v pátek budovali další covidovou stanici z ortopedie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Městské nemocnici Ostrava se zdravotníci v pátek ráno starali o 56 pacientů na standardních pokojích a o další 4 na ARO. 29 lidí s covidem pak leží v Léčebně dlouhodobě nemocných v Radvanicích, která pod nemocnici také patří. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Šmíd, primář Interny MNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naše nemocnice je tomuto problémy bohužel vystavena bez zázemí infekční kliniky, takže musíme na boj s covidem uvolňovat stanice jiných pracovišť."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pacienti přibývají tak rychle, že v pátek musela nemocnice předělat na covidovou stanici i ortopedii. Což samozřejmě znamená i odklad plánovaných operací. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pacienti přibývají tak rychle, že v pátek musela nemocnice předělat na covidovou stanici i ortopedii. Což samozřejmě znamená i odklad plánovaných operací.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Vojkovská, mluvčí MNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V průběhu víkendu začne jako covidová sloužit jedna ze stanic ortopedie. Právě ortopedie začala jako první v tomto týdnu obvolávat své pacienty a rušit některé výkony. V průběhu jednoho týdne je jich až 25 a jedná se nejen o jednodušší operace, ale také třeba o totální výměny kloubů." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek hygienici ohlásili v MS kraji nárůst o dalších 2129 nemocných za 24 hodin. Od 2. do 4. listopadu přibylo téměř 4400 pozitivních osob, což znamená nárůst 66 procent oproti stejnému období v minulém týdnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,192 +263,186 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani se zrušením proplácení testů pojišťovnami nedošlo k zastavení  testování. Nemocnice ve Frýdku-Místku pouze přesunula testovací místo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládám, že přes zimu budeme testovat klienty, pacienty  nadále. Tak jsme hledali vhodný prostor pro to, aby naši zdravotníci mohli v zimě  pracovat. Protože, když to bylo minulou zimu, tak jim mrzly i dezinfekce na  rukou. Takže jsme našli prostor. Původně se testovalo v budově ředitelství.  Tam vznikla nová lůžková stanice, takže tak už není možné, abychom přesunuli  testovací místo, tak jsme našli místo bývalého bufetu, kde jsme upravili  prostory pro testovací místo, kde se bude testovat, jak antigenní, tak PCR  testování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testování probíhá od pondělí do pátku vždy od 7. do 13.  hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testování probíhá od pondělí do pátku vždy od 7. do 13.  hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Klienti mohou přijít pouze po objednání. To znamená, že si  musí rezervovat termín v Reservaticu. Je to z toho důvodu, že část  klientů je posílána hygienou nebo praktickým lékařem, to znamená, že to jsou potenciálně  nemocní lidé nebo ti, kteří se setkali s nějakým pozitivním pacientem. A  část klientů chce preventivní nebo chce mít test, který potřebuje, protože nejsou  očkovaní. Ti, kteří chtějí test a nejsou očkovaní, samozřejmě  samoplátci, tak ti mají na to vyčleněnou dobu, kdy mají do nemocnice do  testovacího místa přijít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohužel se zhoršující se situací v oblasti nákazy covid-19  se v nemocnici zároveň rozhodli opět omezovat péči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohužel se zhoršující se situací v oblasti nákazy covid-19  se v nemocnici zároveň rozhodli opět omezovat péči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta situace je špatná, my jsme se dneska dohodli na poradě  vedení, že budeme rušit elektivní operace. Od příštího týdne snižujeme počet  operačních sálů, na kterých se bude operovat a další týden už jedeme pouze akutní  provoz. Je to z toho důvodu, že máme v současné době 65 pozitivních  pacientů a chystáme se na rozšíření dalších covidových stanic. Ale hlavně pět  covidových pacientů je na ventilátoru na ARO, a to je náš limit, který jsme schopni  standardně řešit. Takže se připravujeme na větší vlnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">70 procent lidí, kteří leží v nemocnici není  naočkováno. Ti očkovaní mají převážně lehký průběh nemoci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">70 procent lidí, kteří leží v nemocnici není  naočkováno. Ti očkovaní mají převážně lehký průběh nemoci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Mají covid, ale jsou tady většinou s jinou nemocí. To  znamená, oni tady nepřicházejí primárně kvůli covidu a ti neočkovaní bohužel  tady leží kvůli covidu a jsou na kyslíku nebo na ventilátoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odborníci proto dál vyzývají veřejnost, aby se nechala naočkovat.  Zároveň doporučují seniorům nad 60 let, aby podstoupili ještě posilující třetí dávku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odborníci proto dál vyzývají veřejnost, aby se nechala naočkovat.  Zároveň doporučují seniorům nad 60 let, aby podstoupili ještě posilující třetí dávku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Očkovací centrum funguje, teď je to přibližně 300 až 400 klientů  za den, což je opravdu ten desetinásobek, oproti čtrnácti dnům zpět, takže to  je dobře. A samozřejmě máme ještě pořád volná místa, takže se dá očkovat dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem tady už potřetí na tu posilňující dávku. Tedy poprvé  první, druhou a teď tu posilňující dávky. A je to OK. Nedělá mi to žádné  problémy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zrušení testování zdarma už přivedlo do očkovacích center  větší množství lidí. Vláda navíc zkrátila platnost PCR testů na 3 dny a antigenních  na 24 hodin a nařídila kontroly v restauracích. Nově se navíc bude  vyžadovat u neočkovaných pouze PCR test při vstupu na akce, kde bude nad 1 000  lidí. Prokázat bezinfekčnost bude třeba také v lyžařských areálech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zrušení testování zdarma už přivedlo do očkovacích center  větší množství lidí. Vláda navíc zkrátila platnost PCR testů na 3 dny a antigenních  na 24 hodin a nařídila kontroly v restauracích. Nově se navíc bude  vyžadovat u neočkovaných pouze PCR test při vstupu na akce, kde bude nad 1 000  lidí. Prokázat bezinfekčnost bude třeba také v lyžařských areálech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vysoké ceny za energie pociťují také obecní rozpočty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tématem posledních týdnů jsou ceny energií. Dodavatelé plynu a elektrické energie reagují na vysoké nákupní ceny, které promítají do faktur svým odběratelům. Zdražování však nepostihne jen domácnosti, podnikatele a firmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prudké zdražování cen energií pocítí také rozpočty obcí a měst. Někde už se chystají šetřit například na veřejném osvětlení. Například v Rychvaldě ale tak razantní být nechtějí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prudké zdražování cen energií pocítí také rozpočty obcí a měst. Někde už se chystají šetřit například na veřejném osvětlení. Například v Rychvaldě ale tak razantní být nechtějí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “K nějakým drastickým opatřením zatím nepřistupujeme, protože v podstatě ani není kde.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město bude pokračovat v opatřeních, která mají snižovat spotřebu energií. Například v modernizaci veřejného osvětlení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -447,53 +555,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Vycházeli jsme z té současné situace, kdy ta ekonomika je hodně nestabilní a lidé budou mít docela velké problémy s nárůstem cen energií, inflace, do toho další vlna covidu, takže jsme jim chtěli alespoň touto formou částečně pomoci. Samozřejmě víme, že to dlouhodobě nebude udržitelné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, obyvatelé města: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je úžasné, když všechno je drahé.” “To je chválihodné od magistrátu města. Já jsem spokojená, ale aby to ti občané taky ocenili, protože ten nepořádek kolem popelnic je, vyvezou odpadky a za chvíli je to tam znovu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé Karviné na svém zasedání projednávali celkem 25 bodů programu, schvalovali například záměry realizace tří přeshraničních projektů, koncepci zeleně nebo dotace do sportu a sociální oblasti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé Karviné na svém zasedání projednávali celkem 25 bodů programu, schvalovali například záměry realizace tří přeshraničních projektů, koncepci zeleně nebo dotace do sportu a sociální oblasti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaro nepřálo medu, teplý podzim podpořil varroázu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -674,93 +781,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-11-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>