--- v1 (2026-04-17)
+++ v2 (2026-09-08)
@@ -823,51 +823,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-11-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-11-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>