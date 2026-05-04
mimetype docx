--- v0 (2026-01-20)
+++ v1 (2026-05-04)
@@ -1,188 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.11.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město pořídilo záchrance přenosný ultrazvuk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Frýdek-Místek pořídilo zdravotnické záchranné službě nový přenosný ultrazvuk. Frýdecko-místecká záchranka se tak stala třetí v kraji, která bude vozit v sanitním voze toto zařízení pro rychlou diagnostiku. Město na ni přispělo dotací 200 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Špičkové zařízení, které dokáže velmi rychle odhalit  zdravotní problém a urychlit poskytování přednemocniční neodkladné péče. To je  malý a přenosný ultrazvuk. Nově ho darovalo město Frýdek-Místek zdejší  záchranné službě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Karczmarczyk, ZZS MSK,  ředitel ÚO Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dar je pro nás velmi cenný. Bude to určitě zvýšení  kvality péče o naše pacienty. Není to každodenní přístroj k použití, ale  určitě máme závažné stavy, ke kterým se bude hodit. Jako například poranění hrudníku,  krvácení do hrudníku, pneumotoraxy. Anebo potom taková záležitost, která by  mohla být každodenní, ale není stěžejní. A to je vyhledávání a zajišťování žilní  linky, když má pacient špatné žíly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moderní technologie pomůže předejít zbytečnému prodlení při  určování diagnózy a významně přispět k úspěšné záchraně života nemocného  či zraněného.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moderní technologie pomůže předejít zbytečnému prodlení při  určování diagnózy a významně přispět k úspěšné záchraně života nemocného  či zraněného. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček,  náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Díky tomu se  zvýší úroveň péče o pacienty v našem městě. Město se tak podílí na  záchraně životů. Jde o úplně novou spolupráci. Zatímco s nemocnicí město  spolupracuje již dlouhá léta, tak se zdravotnickou záchrannou službou jsme tady  tímto projektem navázali úplně novou spolupráci. Já bych chtěl poděkovat všem,  kteří se na projektu podíleli. Chtěl bych poděkovat i dobrovolným hasičům,  konkrétně Zdeňku Blechovi, který nás na tuto myšlenku přivedl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Blecha, dobrovolný  hasič, zastupitel Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to bezva,  protože šlo o jeden z prvních projektů nebo o takovou první myšlenku v rámci  nové koalice. A jsem rád, že se to setkalo s podporou a podařilo se to dotáhnout  do zdárného konce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přístroj  pracuje na akumulátor, má dotykový displej a umožňuje přenos dat. Město na  něj přispělo částkou 200 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přístroj  pracuje na akumulátor, má dotykový displej a umožňuje přenos dat. Město na  něj přispělo částkou 200 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor  Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že bez  ohledu na to, kdo je zřizovatelem záchranné služby, máme dobré vztahy i jako  město a dotace, kterou jsme schválili na pořízení tohoto potřebného přístroje,  určitě pomůže zejména občanům ve městě a v jeho okolí. A myslím si, že  pokud máme tu možnost, tak bychom měli spolupracovat a měli hledat cesty, jak  zejména tyto služby, které jsou opravdu důležité, počítají se v nich minuty,  tak aby fungovaly opravdu perfektně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Použití  ultrazvukových přístrojů je cesta budoucnosti. U záchranných služeb se začínají  tyto přístrojy objevovat v posledních pěti letech. A frýdecko-místecká záchranka  se tak díky němu zařadí mezi nejmoderněji vybavené nejen v kraji, ale v celé  republice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Použití  ultrazvukových přístrojů je cesta budoucnosti. U záchranných služeb se začínají  tyto přístrojy objevovat v posledních pěti letech. A frýdecko-místecká záchranka  se tak díky němu zařadí mezi nejmoderněji vybavené nejen v kraji, ale v celé  republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Karczmarczyk, ZZS MSK,  ředitel ÚO Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kraji  v současné době budeme mít teď tři přístroje. Doufejme, že v příštím roce  ještě jeden koupíme nebo dva. Takže my víceméně ta vozidla, kde jsou lékaři,  budou vybavena těmito přístroji. V tuto chvíli samozřejmě Frýdek je v čele.  Opava, Frýdek a Ostrava jsme tyto první vlaštovky, které mají toto vybavení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos  zdravotníky čeká zaškolení a od Nového roku budou přístroj vozit  v prvosledovém vozidle rendez-vous.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos  zdravotníky čeká zaškolení a od Nového roku budou přístroj vozit  v prvosledovém vozidle rendez-vous. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V ulicích přibyly popelnice na použité jedlé oleje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -208,97 +319,94 @@
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.) "Jo, je to dobré." 2.) "To vidím poprvé, já jsem si toho ještě ani nevšimla. To je  teď nově. No je to super." 3.) "Je to v pořádku, já tam taky dávám. Sice minimálně nebo  jsem sama, ale je to v pořádku, mě se líbí to třídění toho odpadu. Já to  dělám, my to dodržujeme naše generace víte, ale mladí udělají jeden pytel a tam  je všechno a hážou do černého."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme ve Frýdku-Místku už měli 10 nádob na použité jedlé  oleje. A já jsem moc rád, že se nám s odborem životního prostředí podařilo  ještě před Vánoci umístit dalších 100 nádob. Nyní jich tady máme 110."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Není  výjimkou, že lidé olej z fritovacích nádob a z pánví lijí do dřezů  nebo záchodů. Město chce proto obyvatelům ukázat, že i oleje lze zlikvidovat  v souladu s přírodou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Není  výjimkou, že lidé olej z fritovacích nádob a z pánví lijí do dřezů  nebo záchodů. Město chce proto obyvatelům ukázat, že i oleje lze zlikvidovat  v souladu s přírodou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Občané města po možnosti třídit jedlé oleje dlouhodobě  volali a pro nás ten benefit hlavně je, že se nám nezanáší kanalizace,  nezacpává a oleje jsou v kanalizaci také živnou půdou pro potkany a  podobné živočichy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Roční výnosy z původních deseti nádob rozmístěných  převážně na sídlištích ukazují, že množství vytříděného oleje se rok od roku  zvyšuje. Zatímco v roce 2019 obyvatelé nanosili celkem 1407 kg tuků,  v roce 2020 se množství zvýšilo na 2032 kg. V letošním roce lidé  odevzdali už 2131 kg tuků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Roční výnosy z původních deseti nádob rozmístěných  převážně na sídlištích ukazují, že množství vytříděného oleje se rok od roku  zvyšuje. Zatímco v roce 2019 obyvatelé nanosili celkem 1407 kg tuků,  v roce 2020 se množství zvýšilo na 2032 kg. V letošním roce lidé  odevzdali už 2131 kg tuků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je třeba zdůraznit, že sbíráme pouze jedlé oleje. Do nádob  tedy v žádném případně nepatří oleje z aut nebo něco podobného. A  ještě bych rád zdůraznil, že by oleje měly být v PET lahvích. Neměly by se  dávat do skleněných nádob nebo kovových nebo do něčeho podobného."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškerý servis zajišťuje soukromá firma, město za tuto  službu platí zhruba 57 tisíc korun ročně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškerý servis zajišťuje soukromá firma, město za tuto  službu platí zhruba 57 tisíc korun ročně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Skokanová, marketing a komunikace, Trafin Oil:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"U nás ve firmě si potom olej zpracujeme tak, že ho  vyčistíme od všech nečistot, od vody, znova ho zrecyklujeme a používá se dále v  průmyslu, nemusíte se bát, že byste ho koupili dál v obchodě, že je přečištěný,  ale používá se dále v průmyslu jako přísada do biopaliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,53 +424,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Skokanová, marketing a komunikace, Trafin Oil:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"“Stejně tak je na každé popelnici na štítku bezplatná linka,  na kterou když buď kolemjdoucí občan zavolá, nebo nějací zaměstnanci  technických služeb zavolají a řeknou, že popelnice je plná, tak jsme schopni do  dne, do dvou, popelnici vyvézt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se podaří ve Frýdku-Místku nasbírat měsíčně zhruba 2  tuny olejů, bude služba zdarma.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se podaří ve Frýdku-Místku nasbírat měsíčně zhruba 2  tuny olejů, bude služba zdarma. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice získala akreditaci na léčbu endometriózy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -465,53 +572,52 @@
         <w:t xml:space="preserve">Lucie Černá, porodní asistentka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Částečně se nám zvýšila kompetence, protože už v době studia  jsme získaly kompetence, které jsme v praxi zatím nemohly rozvíjet. Ale  díky Centru porodní asistence můžeme navíc například hodnotit kardiotokograf  nebo případně ošetřovat porodní poranění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Němec, primář gynekologicko-porodnického  oddělení NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A současně jsme velice výrazně zkvalitnili stravu na  oddělení, takže maminky po porodech mají více bílkovin, aby mohly mít lepší  zahájení kojení a tím pádem, aby ta laktace probíhala tak, jak má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré novinky najdete také na facebookovém a instragramovém  profilu Porodnice Frýdek-Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré novinky najdete také na facebookovém a instragramovém  profilu Porodnice Frýdek-Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Černá, porodní asistentka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"A co se týče další péče, tak od letošního roku, od prázdnin,  máme porodnickou vanu, do které můžeme odvádět porody. Vana je komfortní i v tom,  že má světelné osvětlení, udržuje stálou teplotu vody a taky máme i soukromou  porodní asistentku, která pracuje v naší porodnici a díky tomu ji ženy  mohou oslovit už v době těhotenství a ona je provází i v době porodu.  Případně, pokud mají zájem, i v období šestinedělí s ní mohou být  ještě v kontaktu a konzultovat případně nějaké nejasnosti kolem ošetřování  novorozence a dále. Pořádáme předporodní kurzy, které jsme ani nepřerušili v době  lockdownu. Prováděli jsme je v online verzi a nadále v tom pokračujeme.  Máme i interaktivní prohlídku na našich stránkách. Ženy, které se nechtějí zúčastnit kurzů, tak mohou navštívit naše  stránky nemocnice, kde si to pustí v online verzi. Naše porodnice provádí ještě individuální konzultace. Žena se  objedná, může s partnerem přijít, soukromá hodina s porodní asistentkou  je o tom, že probírají porodní plán a průběh porodu, jaký si přejí zažít, prožít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porodnice také nabízí individuální konzultace, kdy porodní  asistentka probere s rodičkou a jejím partnerem porodní plán, průběh  porodu a další záležitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -607,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-08-11-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>