--- v0 (2026-01-03)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.11.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté z MS kraje přišli na pomoc Krevnímu centru FNO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedostatek krve, který v posledních týdnech trápí Krevní centrum Fakultní nemocnice Ostrava, pomohli v pondělí snížit policisté z celého našeho kraje. Hned od rána zaplnili odběrové místo a důležité je, že mezi nimi byla řada prvodárců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -90,57 +205,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Darovat krev je dobré, já už daruju od nějakých dvaceti let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Beru to jako pomoc ostatním." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krev nakonec darovalo přes čtyřicet policistů. Přibližně polovina z nich jsou prvodárci a dá se tedy předpokládat, že krev budou nyní dávat pravidelně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znovu se potvrdila ta veliká sounáležitost v našem kraji a já si moc vážím tady těch prvodárců:" </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak vidíte, tak stav krevních zásob opravdu není příliš velký a nikdy nevíte, kdy můžete krev potřebovat i vy. Proto pokud zvažuje, že se stanete dárcem, teď je ten správný čas. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -237,54 +345,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René  Černohorský, mluvčí Policie ČR Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I  když se jedná o silnici, kde je velký provoz a pohybují se zde  nejen cyklisté, chodci a hlavně motorová vozidla, není zde  evidován zvýšení výskyt dopravních nehod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Původně  silnice I. třídy, dnes III třídy, je v současné době v majetku  Moravskoslezského kraje. V budoucnu by ale měla Těšínská ulice  přejít pod správu města. To pak bude muset na základě průzkumu  rozhodnout, jaký charakter silnice bude mít.   Zda bude výhodnější ponechat čtyři silniční proudy nebo  snížit jejich počet na dva, s cyklopruhy po obou stranách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín řeší problémy se stavbami, některé se zpozdí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také město Nový Jičín doplácí na aktuální problémy ve stavebnictví. Některé rekonstrukce ale komplikují i špatné původní projektové dokumentace nebo nutné změny v technologii stavby. Část investičních akcí tak bude dokončena se zpožděním.</w:t>
@@ -371,53 +475,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodné listy novorozenci dostanou už v porodnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná ve spolupráci s Nemocnicí s poliklinikou v Karviné-Ráji nabízí v porodnici novou službu. Po porodu nemusí maminky chodit vyřizovat rodný list dítěte na úřad, ale dostanou ho přímo tam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maminkám po porodu odpadává díky spolupráci města a rájecké nemocnice jedna povinnost. Nemusí po narození dítěte vyřizovat jeho rodný list na úřadě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Maminkám po porodu odpadává díky spolupráci města a rájecké nemocnice jedna povinnost. Nemusí po narození dítěte vyřizovat jeho rodný list na úřadě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Murínová, mluvčí NsP Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme rádi, že jsme mohli v pilotním režimu od 2. listopadu spustit vydávání rodných listů přímo na naší porodnici. Považujeme to v dnešní době za standardní službu, jsme rádi, že nám magistrát města vyšel vstříc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora</w:t>
       </w:r>
       <w:r>
@@ -447,53 +550,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za první dva dny od spuštění vydala deset rodných listů. Od ledna příštího roku by se tato služba měla poskytovat 2x týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuří rynek nově zdobí pítko na osvěžení</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kuří rynek nově zdobí pítko na osvěžení </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centrálním obvodu Moravská Ostrava a Přívoz realizují vítězné projekty prvního ročníku participativního rozpočtu. Jedná se o 3 nápady obyvatel, na které radnice vyčlenila jeden milion korun. První z nich už je hotový. Pítko na Kuřím rynku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Jiráskovo náměstí v centru Ostravy zdobí nový prvek. Díky prvnímu ročníku participativního rozpočtu Náš obvod tady bylo umístěno pítko, které přijde vhod zejména k osvěžení v jarních a letních měsících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -641,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-11-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>