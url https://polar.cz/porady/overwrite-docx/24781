--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.11.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava přidává peníze městským obvodům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava navyšuje investiční dotace pro své městské obvody. Umožňuje to dobré hospodaření města. Obvody tak mohou své projekty uskutečňovat rychleji. Za tyto peníze se opravují školy, domovy pro seniory, opravují ulice nebo třeba sadí zeleň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava se skládá z 23 městských obvodů, které mají vlastní rozpočty. Peníze dostávají od města na základě nejrůznějších ukazatelů, jako například velikosti, počtu obyvatel nebo hustoty infrastruktury. Magistrát ale obvodům přisívá i na investice a díky dobrému hospodaření tyto peníze letos několikrát navyšoval. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava se skládá z 23 městských obvodů, které mají vlastní rozpočty. Peníze dostávají od města na základě nejrůznějších ukazatelů, jako například velikosti, počtu obyvatel nebo hustoty infrastruktury. Magistrát ale obvodům přisívá i na investice a díky dobrému hospodaření tyto peníze letos několikrát navyšoval.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výběr daní byl skutečně velmi dobrý, takže jsme mohli opakovaně a teď ještě před měsícem naposledy oslovit městské obvody, aby řekly, na jaké investiční akce potřebují peníze."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nárůst investic je patrný z meziročního srovnání. Loni bylo pro obvody schváleno  necelých 456 milionů korun. Jen ke konci září letošního roku už ale částka dosáhla bezmála 634 milionů korun. Peníze jdou na nejrůznější opravy a rekonstrukce. Například v Porubě vznikla nová parkovací místa na ulici Gustava Klimenta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobný projekt za bezmála 50 milionu kč realizovala i Ostrava - Jih v Hrabůvce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Navzdory rozmarům počasí jsme úspěšně jenom s malinkatým zpožděním jsem dokončili první etapu přestavby ulice Mjr. Nováka. Na již hotových parkovacích stáních umožňujeme parkování, jak je vidět a řidiči můžou hotovou etapu hojně využívat. Etapy jsou celkem tři a postupuje se vlastně v souladu s harmonogramem. V celém rozsahu ulice dochází k rekonstrukci jednak povrchu vozovky, dále také opravy chodníků a samozřejmě jsou vybudována, případně rekonstruována nová parkovací místa.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava finančně podporuje také sbory dobrovolných hasičů v jednotlivých obvodech. Kromě stávajících příspěvků bude nově poskytnuta částka 3,2 milionů korun  ročně podle kategorie hasičské jednotky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava finančně podporuje také sbory dobrovolných hasičů v jednotlivých obvodech. Kromě stávajících příspěvků bude nově poskytnuta částka 3,2 milionů korun  ročně podle kategorie hasičské jednotky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín řeší problémy se stavbami, některé se zpozdí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -293,57 +406,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Darovat krev je dobré, já už daruju od nějakých dvaceti let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Beru to jako pomoc ostatním." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krev nakonec darovalo přes čtyřicet policistů. Přibližně polovina z nich jsou prvodárci a dá se tedy předpokládat, že krev budou nyní dávat pravidelně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znovu se potvrdila ta veliká sounáležitost v našem kraji a já si moc vážím tady těch prvodárců:" </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak vidíte, tak stav krevních zásob opravdu není příliš velký a nikdy nevíte, kdy můžete krev potřebovat i vy. Proto pokud zvažuje, že se stanete dárcem, teď je ten správný čas. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -386,61 +492,59 @@
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Již dlouhodobě jsme přemýšleli nad koncepcí rozdělení sběrných dvorů do jednotlivých městských částí tak, aby lidé nemuseli jezdit přes celý Havířov s odpadem, ale aby si našli ten svůj, který je jim nejblíže.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní v areálu probíhají stavební úpravy. Sběrný dvůr by se měl otevřít po novém roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Zyder, náměstek Technických služeb Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Takže by se už nemuselo stávat, že v neděli odpoledne budou mít sběrné dvory plné kontejnery, není je kam vyvážet, protože skládky a zařízení v neděli nefungují a my jsme nuceni předčasně ty dvory uzavřít, nebo omezujeme lidem to, co tam mohou odvézt.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Takže by se už nemuselo stávat, že v neděli odpoledne budou mít sběrné dvory plné kontejnery, není je kam vyvážet, protože skládky a zařízení v neděli nefungují a my jsme nuceni předčasně ty dvory uzavřít, nebo omezujeme lidem to, co tam mohou odvézt.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Havířov za třídění odpadu získal i prestižní cenu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Vichrová, odbor komunálních služeb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Získali jsme za cenu za to, že jsme se stali skokanem roku ve sběru elektroodpadu, kdy jsme oproti roku 2019 navýšili sběr vysloužilého elektrozařízení o 47 % u měst nad 40 tisíc obyvatel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přesto, že lidé sběrné dvory využívají, u kontejnerů se stále objevují i černé skládky. Město věří, že díky novému sběrnému dvoru v centru města se tento problém podaří utlumit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -452,53 +556,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rychvaldě ruší placená parkovací místa, lidé je vykoupili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice v Rychvaldě musela zastavit pronájem parkovacích míst. Lidé totiž využili nízkého poplatku a zabrali téměř všechna místa v centru města. Ulice kvůli tomu lemují desítky dopravních značek s rezervacemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Možnost pronajmout si parkovací místo mají obyvatelé Rychvaldu už déle než 10 let. Zprvu měli zájem jen jednotlivci, v poslední době se však o parkoviště doslova strhl boj. Roční poplatek 4 tisíce korun přišel lidem jako velmi nízký a postupně si pronajali téměř všechna parkovací místa. Někteří se přitom k tomuto kroku nakonec rozhodli jen proto, že jinak by už poblíž svého bydliště žádné volné místo nenašli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Možnost pronajmout si parkovací místo mají obyvatelé Rychvaldu už déle než 10 let. Zprvu měli zájem jen jednotlivci, v poslední době se však o parkoviště doslova strhl boj. Roční poplatek 4 tisíce korun přišel lidem jako velmi nízký a postupně si pronajali téměř všechna parkovací místa. Někteří se přitom k tomuto kroku nakonec rozhodli jen proto, že jinak by už poblíž svého bydliště žádné volné místo nenašli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ervín Szostok, obyvatel Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Žádal jsem o to místo jako jeden z posledních. Protože bych nakonec skončil někde u obchodu. A když mi mladí vykládají, že tam je přece míst dost u obchodu, tak si říkám, že já starý chlap přece nemusím parkovat u obchodu, když mladí nemůžou tak daleko dojít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice zvažovala zvýšení poplatku, ale nakonec se zastupitelé rozhodli pronájem parkovacích míst úplně zrušit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -636,93 +739,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-11-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>