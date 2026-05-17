--- v0 (2025-12-22)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.11.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sledujete televizi polar, na řadě je 15 minut s ekologií v MS kraji, začíná Eko magazín. Dobrý den. A co dnes uvidíte?... Tentokrát zavítáme do Beskyd, kde se  na místa nejvíce zasažená řáděním kůrovce sázely stromy.., lidé v Karviné nebudou platit za odpad..., v Opavě už dva roky funguje komunitní sad, spolek Kapradí tam vysázel  původní odrůdy ovocných stromů a na závěr vám poradí odborník jak pěstovat exotické rostliny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové stromy pro Ondřejník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskydy už 5 let bojují s kůrovcem. Ten se podepsal zejména na lesích v jeho  předhůří. Nejvíce stromů muselo být pokáceno na Radhošti, Javorníku a Ondřejníku, kde s obnovou lesů v říjnu pomáhali i studenti. Moravskoslezský kraj na hospodaření v lesích pravidelně přispívá. V  minulých dvou letech lesníkům rozdělil skoro 19 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -115,55 +230,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Konvičný, ředitel, Ústředí Biskupských lesů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě všechny nevyrostou. Ta újmavost u těch buků je poměrně vysoká. Ztráty jsou zhruba asi 10%. Největší škody způsobuje sucho, potom ta jmenovaná zvěř. Ale dokážeme sazenici ochránit buď teda oplocenkou, nebo jako v tomto případě různými chemickými nátěry.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na akci Stromy pro Ondřejník byl připraven také stánek s lesní pedagogikou, kde se studenti dozvěděli vše o životě v lese i o práci lesníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Včelaři v Novém Jičíně bojovali s varroázou</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Letošní rok nebyl pro včelaře ideální. Studené jaro zapříčinilo menší snůšku medu, příliš teplý podzim zase podporoval šíření varroázy. Pocítily to také včely, které chová město Nový Jičín. Výsledkem je třetinová snůška oproti běžné produkci.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Letošní rok nebyl pro včelaře ideální. Studené jaro zapříčinilo menší snůšku medu, příliš teplý podzim zase podporoval šíření varroázy. Pocítily to také včely, které chová město Nový Jičín. Výsledkem je třetinová snůška oproti běžné produkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Schindler, včelař a správce městských lesů v NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době máme pět včelstev ve velmi dobré kondici připravené na zimu, dvě včelstva jsou slabší a jedno uhynulo. Byla veliká reinvaze kleštíka Varroa destructor v průběhu měsíce září až října, protože byl velmi teplý podzim.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -198,51 +311,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Vycházeli jsme z té současné situace, kdy ta ekonomika je hodně nestabilní a lidé budou mít docela velké problémy s nárůstem cen energií, inflace, do toho další vlna covidu, takže jsme jim chtěli alespoň touto formou částečně pomoci. Samozřejmě víme, že to dlouhodobě nebude udržitelné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé na Opavsku založili komunitní sad</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obhospodařovaná pole nedaleko Opavy, protíná pás osázený ovocnými stromy. Majitel dvou hektarového pozemku se rozhodl dát jej do užívání spolku Kapradí. Ten jej před dvěma lety proměnil v komunitní sad se stovkou ovocných stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Váleček, majitel pozemku: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Pozemek byl užívaný družstvem. Byly tady nasázené po dlouhé roky monokultury. Chtěl jsem, aby tady bylo něco, co má smysl. Co oživí přírodu i lidi.“</w:t>
@@ -350,93 +462,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-09-11-2021-17-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>