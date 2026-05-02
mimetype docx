--- v0 (2026-01-02)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2021, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cenu města Ostravy obdržely tři osobnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Listopadové zastupitelstvo města bylo mimořádně slavností. Jeho součástí totiž bylo i udělování nejvyšších ocenění. Cenu města obdržely hned tři významné osobnost, které se zasloužily o rozvoj Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,90 +305,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt byl připraven s maximální snahou vrátit vile původní dispozice a hodnotné prvky a to i v interiéru. Obnova čeká i okolí domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Grossmannova vila je známou architektonickou perlou Ostravy, jako jiné budovy i tato prošla  řadou nevhodných, byť svého času funkčních proměn a postupně přirozeně chátrala.  Rekonstrukce má za cíl vrátit vile její původní architektonickou hodnotu na jedné straně, na té  druhé je vrátit do vily každodenní život. V rámci rekonstrukce tak např. bude obnoven suterén  s kotlem ETNA 351 pro ohřev vzduchu pro teplovzdušné vytápění, navráceno bude dominantní  vnitřní schodiště, provedena bude restaurátorská obnova vestaveného nábytku. Po otevření pak  bude objekt disponovat pěti pokoji s možností ubytování, společenskými prostory i prohlídkovým  okruhem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vilu navrhl sám stavebník František Grossmann jako rodinné i firemní sídlo. Bohužel jeho stavební firma nepřežila hospodářskou krizi a on vyřešil finanční problémy sebevraždou. Po válce byla ve vile školka a později školní družina. Od roku 2005 je dům prázdný. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vilu navrhl sám stavebník František Grossmann jako rodinné i firemní sídlo. Bohužel jeho stavební firma nepřežila hospodářskou krizi a on vyřešil finanční problémy sebevraždou. Po válce byla ve vile školka a později školní družina. Od roku 2005 je dům prázdný.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava přidává peníze městským obvodům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava navyšuje investiční dotace pro své městské obvody. Umožňuje to dobré hospodaření města. Obvody tak mohou své projekty uskutečňovat rychleji. Za tyto peníze se opravují školy, domovy pro seniory, opravují ulice nebo třeba sadí zeleň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava se skládá z 23 městských obvodů, které mají vlastní rozpočty. Peníze dostávají od města na základě nejrůznějších ukazatelů, jako například velikosti, počtu obyvatel nebo hustoty infrastruktury. Magistrát ale obvodům přisívá i na investice a díky dobrému hospodaření tyto peníze letos několikrát navyšoval. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava se skládá z 23 městských obvodů, které mají vlastní rozpočty. Peníze dostávají od města na základě nejrůznějších ukazatelů, jako například velikosti, počtu obyvatel nebo hustoty infrastruktury. Magistrát ale obvodům přisívá i na investice a díky dobrému hospodaření tyto peníze letos několikrát navyšoval.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výběr daní byl skutečně velmi dobrý, takže jsme mohli opakovaně a teď ještě před měsícem naposledy oslovit městské obvody, aby řekly, na jaké investiční akce potřebují peníze."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nárůst investic je patrný z meziročního srovnání. Loni bylo pro obvody schváleno  necelých 456 milionů korun. Jen ke konci září letošního roku už ale částka dosáhla bezmála 634 milionů korun. Peníze jdou na nejrůznější opravy a rekonstrukce. Například v Porubě vznikla nová parkovací místa na ulici Gustava Klimenta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,53 +404,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobný projekt za bezmála 50 milionu kč realizovala i Ostrava - Jih v Hrabůvce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Tichánková, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Navzdory rozmarům počasí jsme úspěšně jenom s malinkatým zpožděním jsem dokončili první etapu přestavby ulice Mjr. Nováka. Na již hotových parkovacích stáních umožňujeme parkování, jak je vidět a řidiči můžou hotovou etapu hojně využívat. Etapy jsou celkem tři a postupuje se vlastně v souladu s harmonogramem. V celém rozsahu ulice dochází k rekonstrukci jednak povrchu vozovky, dále také opravy chodníků a samozřejmě jsou vybudována, případně rekonstruována nová parkovací místa.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava finančně podporuje také sbory dobrovolných hasičů v jednotlivých obvodech. Kromě stávajících příspěvků bude nově poskytnuta částka 3,2 milionů korun  ročně podle kategorie hasičské jednotky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava finančně podporuje také sbory dobrovolných hasičů v jednotlivých obvodech. Kromě stávajících příspěvků bude nově poskytnuta částka 3,2 milionů korun  ročně podle kategorie hasičské jednotky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -422,93 +534,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-11-11-2021-18-36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>