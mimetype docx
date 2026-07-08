--- v0 (2026-03-20)
+++ v1 (2026-07-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Knížecího domu v Jablunkově se blíží konci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Jablunkova se blíží ke svému konci rekonstrukce jednoho z nejstarších objektů ve městě. Knížecí dům bude od příštího roku sloužit jako Muzeum Trojmezí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -100,56 +215,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stavba v podstatě se blíží k závěru. Veškeré hrubé práce, to znamená rozvody, omítky, betonáže podlah, jsou hotovy. Je dokončena rekonstrukce krovu, kde byly vyměněny veškeré poškozené prvky s nějakým vztahem k historii. To znamená, že nové prvky jsou ručně tesané, snažili jsme se zachovat maximálně historickou autenticitu, střecha je nově pokrytá plechovou krytinou a jdeme do finále. V rámci toho, že budovy by měly být přístupné pro imobilní, proto je vzadu udělána přístavba prosklené plošiny, která bude vzadu přistavěná k objektu, aby se imobilní návštěvníci mohli dostat do 2. patra a prohlédnout si expozice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na průběh prací dohlížejí památkáři, kteří jsou spokojení s přístupem Muzea Těšínska i kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Staníková, památkářka NPÚ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podle všeho to vypadá, že to je jeden z nejstarších objektů v rámci Jablunkova. Je to zapsaná kulturní památka, která dlouhou dobu byla v poměrně špatném stavu aspoň z památkového hlediska. Byla tady spousta závad, spousta nevhodných přístaveb, vestaveb v interiéru, plastová okna na fasádě. My jsme v podstatě ani neměli představu jak ten objekt vypadá. Tím, že se spustila rekonstrukce a zpřístupnění objektu pro potřeby Muzea Těšínska, tak ten objekt tím samozřejmě strašně získá. Protože tam dochází ke spoustě rehabilitací toho objektu. Výměna oken za vhodnější, rehabilitace původních dispozic, dokonce tam došlo i k nálezům, o kterých jsme nevěděli, jako například ta krásná krásná pec nebo prostě další otvory dveřní s výplněmi, o kterých jsme taky nevěděli, protože byly totálně zaskládané nebo přestavěny. Takže z památkového hlediska je to jednoznačně velice pozitivní jako rekonstrukce tady tohohle objektu. Samozřejmě neobešlo se to bez zvýšených nákladů, jak to vždycky u památek bývá, protože při předprojektové přípravě nemůžete počítat úplně se vším. Ale musím prostě pochválit přístup Muzea Těšínska, kteří se k tomu opravdu postavili čelem a potažmo krajského úřadu, kteří ví, jakou mají prostě tady hodnotu a byli ochotni prostě projekt změnit v souladu s památkovými hodnotami.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlekaři i lyžaři doufají v lepší sezonu, než byla minulá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -401,93 +510,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-12-11-2021-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>