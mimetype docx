--- v0 (2026-02-13)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci MP Ostrava začali s kontrolami chatovišť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila sezóna zahradničení a chataření spousta nejrůznějších rekreačních objektů tak zůstává přes zimu prázdná. Proto se v tomto období strážníci daleko více zaměřují i na lokality jako jsou zahrádkářské kolonie nebo chatové oblasti., které se mohou snadno stát cílem zlodějů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,177 +263,171 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do starých budov, které nemají žádnou historickou hodnotu ani  další využití se pomalu zakously bourací stroje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Štěrba, zástupce společnosti Slezan  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nacházíme se v areálu, kde probíhá demolice bývalých  historických objektů textilky Slezan Frýdek-Místek. Současným vlastníkem je  Slezan Holding a. s. a bude se provádět demolice tady těch objektů vlevo ode mě,  vpravo ode mě. Kromě tady jedné části, která patří městu a měla by tam v budoucnu  sídlit městská policie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce začaly po zhruba pěti letech příprav a cílem je kompletně  přeměnit celý areál v novou městskou čtvrť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce začaly po zhruba pěti letech příprav a cílem je kompletně  přeměnit celý areál v novou městskou čtvrť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady naplánována výstavba nových bytových domů. Nových  administrativních domů. Služeb, gastro a tak dále. Celkově to, co všechno má  splňovat městská nová čtvrť. To znamená určitým způsobem nové provozy a zároveň  součástí těch městských čtvrtí budou původní stavby. Ty historicky cenné  budovy, které chceme chránit. A jako patrioti samozřejmě máme zájem na tom, aby  zůstaly pro budoucí generace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Některé historické budovy už se podařilo zrevitalizovat a opravit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Některé historické budovy už se podařilo zrevitalizovat a opravit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady máme tkalcovnu bratří Neumannů, na kterou se můžeme  podívat a která teďka hledá náplň. Takových podobných budov je ještě asi 8 v těch  různých areálech a všechny budou zachovány díky tomuto dokumentu. Což je memorandum  o spolupráci mezi městem a společností Slezan. Toto memorandum chrání všechny  ty historické objekty před demolicí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí budoucí čtvrti bude také nový bulvár.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí budoucí čtvrti bude také nový bulvár. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o takovou širší městskou třídu, kde bude spojovací  cesta ze Sídliště Slezská s novým dopravním terminálem, který chceme vybudovat  následně u nádraží Českých drah a autobusové točny. A přemístit tam veškerou  dopravu. Udělat tam dopravní uzel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Štěrba, zástupce společnosti Slezan  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Součástí toho bulváru by měly být nějaké odpočinkové a  klidové zóny, kavárny, lavičky a nějaké malé obchůdky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové byty by pak měly vyrůst pravděpodobně později na pozemku  mezi ulicemi Těšínská a Nádražní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové byty by pak měly vyrůst pravděpodobně později na pozemku  mezi ulicemi Těšínská a Nádražní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Štěrba, zástupce společnosti Slezan  Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty jsou tady úplně na kraji toho areálu, kde už probíhala demolice  někdy v roce 2014 nebo 2015. Je tam veliká plocha a tam se předpokládá, že  by měly stát tři bytové domy a jedno administrativní centrum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město zároveň začíná s opravou budovy na okraji celé  zóny, která bude sloužit jako nová služebna městské policie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město zároveň začíná s opravou budovy na okraji celé  zóny, která bude sloužit jako nová služebna městské policie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta rekonstrukce si vyžádá náklady přes 60 milionů korun a  bulvár bude stát zhruba 15 milionů korun. Takže do 80 milionů korun bude  investovat město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové bezpečnostní centrum by mělo být hotové zhruba za rok a  s výstavnou čtvrti se počítá do dvou až tří let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové bezpečnostní centrum by mělo být hotové zhruba za rok a  s výstavnou čtvrti se počítá do dvou až tří let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlekaři i lyžaři doufají v lepší sezonu, než byla minulá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -561,53 +670,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Do Ostravy jsme se přestěhovali teprve loni a svatomartinské slavnosti jsme nestihli a chtěli jsme se taky podívat, jak to vypadá oproti Opavě, Zatím dobrý, čekáme na Martina.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svatý Martin dorazil úderem 16 hodiny a nebyl sám. Mladému svatomartinskému vínu požehnal i Mons. Jan Plaček z ostravsko-opavské diecéze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pataky, místostarostka MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“S Martinem jsou skutečně spojeny různé legendy i pranostiky. Je to symbol příchodu sněhu, protože nám začíná zimní období. On samozřejmě nikdy na bílém koni nepřijel. Byl to člověk velice skromný, ctil si lidí, vážil si je, byl pro čestnost, stal se patronem vojáků.patronem chudých, patronem vína, takže vlastně dnešní den je oslavou všeho toho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na akci se nenudily ani děti, které se mimo jiné mohly svézt na ponících, nebo dobývat hrad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
@@ -700,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-11-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>