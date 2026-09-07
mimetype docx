--- v1 (2026-05-19)
+++ v2 (2026-09-07)
@@ -848,51 +848,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-11-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-11-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>