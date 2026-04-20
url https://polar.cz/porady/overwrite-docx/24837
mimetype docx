--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.11.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté rozprášili gang zlodějů katalyzátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes máme dobrou zprávu pro majitele vozidel. Policisté rozprášili gang zlodějů katalyzátorů, který působil po celém našem kraji, ale občas vyjel i jinam. Na zadržení pachatelů se podílela i zásahová jednotka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na jaře letošního roku zaznamenali policisté zvýšený počet krádeží katalyzátorů z osobních po celém MS kraj. Kriminalisty postupně dovedly stopy až ke skupině 6 mužů, kteří ukradli nejméně 27 katalyzátorů s vysokým obsahem drahých kovů. Gang měl přesně rozdané úkoly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní z pachatelů měl vše řídit a rozdělovat úkoly, další měl vytipovávat motorová vozidla, převážně se jednalo o starší vozidla různých  značek. Následně měl informovat další spolupachatelé a uvést jim lokalitu výskytu vozidla a ti pak  měli na místo přijet a katalyzátory odcizit. Jeden z pachatelů měl  hlídat. Samotná krádež byla otázkou několika málo minut."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku listopadu měli kriminalisté dostatek důkazů a tak s pomocí zásahové jednotky muže zatkli. Dva z nich totiž měli zbraně. Při domovních prohlídkách policisté našli zvedák, kterým při krádeži zvedali auta i nástroje k odřezání katalyzátoru. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku listopadu měli kriminalisté dostatek důkazů a tak s pomocí zásahové jednotky muže zatkli. Dva z nich totiž měli zbraně. Při domovních prohlídkách policisté našli zvedák, kterým při krádeži zvedali auta i nástroje k odřezání katalyzátoru.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Górecki, automechanik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pro zručného člověka je krádež katalyzátoru otázka 5 minut a samotná krádež nezpůsobuje žádný hluk. Sami máme zkušenost, kdy přijel klient, kterému zloději z auta ukradli katalyzátor. Měnili jsme mu ho za nový. Pohybuje se to od 6 třeba až do 40 tisíc korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gang katalyzátory dodával překupníkům. Zda končily v autoservisech a nebo u obchodníků, kteří z nich získávají drahé kovy, policisté neupřesnili. Škoda je je přes 100 tisíc korun a není vyloučeno, že toho mají na svědomí více. Hrozí jim 8 let vězení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -390,53 +504,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti gymnázia si připomínali 17. listopad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské gymnázium si velmi netradičně připomíná události týkající se 17. listopadu. S myšlenkou přišli sami studenti a pedagogové je ochotně podpořili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou studenti Septimy, kteří oslovili své pedagogy s myšlenkou uspořádat sérii aktivit týkajících se 17. listopadu. Vymysleli interaktivní hru přes aplikaci, pozvali pamětníky, kteří 17. listopad zažili a vestibul školy výtvarně tématicky vyzdobili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou studenti Septimy, kteří oslovili své pedagogy s myšlenkou uspořádat sérii aktivit týkajících se 17. listopadu. Vymysleli interaktivní hru přes aplikaci, pozvali pamětníky, kteří 17. listopad zažili a vestibul školy výtvarně tématicky vyzdobili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hedvika Wawreczková, studentka septimy: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti se rozdělí na dvě skupiny, na Stranu a Odboj tak, jak tomu bylo vlastně i za tehdejší doby a jejich hlavním úkolem je plnit mise, ve kterých se vlastně snaží být tak nějak tajnými agenty své strany, buď Odboje nebo Komunistické strany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním z dalších počinů studentů byly divadelní dramatické vstupy v hodinách - ostatní studenti, zvláště v nižších ročnících, museli uhodnout historické postavy, které představovali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -447,53 +560,52 @@
         <w:t xml:space="preserve">Zuzana Morcinková, studentka septimy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vybrala jsem si vlastně Alexandra Dubčeka, prvního generálního tajemníka Komunistické strany. Chtěla jsem studentům přiblížit reálie roku 1968 a události související a řekněme potom z období normalizace, trošku jim vysvětlit o co vlastně šlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Dohnalová, studentka septimy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem dětem představovala Jana Palacha, který se upálil na protest, protože chtěl svobodné Československo. Studoval na Filozofické fakultě Karlově v Praze. Tahle svíčka je symbol vlastně mého upálení, který jsem představovala jako dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Snadněji rozpoznatelný byl pro studenty Jan Palach. O událostech roku 1989 ví třeba od svých rodičů a prarodičů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Snadněji rozpoznatelný byl pro studenty Jan Palach. O událostech roku 1989 ví třeba od svých rodičů a prarodičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti vlastně protestovali na Václavském náměstí proti komunismu." "Moji rodiče byli na základce, ale třeba jsem zjistila, že prý když někdo chtěl na střední školu tak jejich táta musel být komunista nebo někdo z rodiny nebo někdo musel být ve straně, aby se dostal na vysokou školu. Já si myslím že je to v této době lepší než tamté."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -582,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>