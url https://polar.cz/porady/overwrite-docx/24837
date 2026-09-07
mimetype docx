--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -736,51 +736,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>