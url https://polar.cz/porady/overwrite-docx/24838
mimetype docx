--- v0 (2026-01-06)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.11.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dělníci dokázali vyrobit za minutu 2 tisíce cigaret</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unikátní kousek se podařil celníkům z našeho kraje. Na Frýdeckomístecku objevili továrnu na výrobu padělků cigaret. Dělníci dokázali na profesionálních strojích vyrobit za minutu až 2 tisíce cigaret. Dva šéfové fabriky skončili za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,53 +348,52 @@
         <w:t xml:space="preserve">Stanislav Mišák, expert v oblasti energetiky,  ředitel výzkumného Centra ENET na VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je to velmi důležité, protože na tomto konkrétním  příkladu ukazujeme, jak by se měla odehrát zelená dohoda. To znamená přechod z té  klasické energetiky na energetiku nízkoemisní, nízkouhlíkovou, na energetiku  moderní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem iniciátor tohoto memoranda, protože s univerzitou  spolupracuji dlouhá léta. S tím, že jsem tu svou spolupráci započal na  tomto projektu už před rokem a půl. S tím, že od počátku to bylo stanoveno  právě proto, abychom hledali nějaké alternativy, jak zpracovávat plasty. Jak se  zbavit závislosti na primárních zdrojích tepla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vysoká škola má provozní jednotku, která je schopná z vytříděného  odpadu získat užitečné formy energie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vysoká škola má provozní jednotku, která je schopná z vytříděného  odpadu získat užitečné formy energie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Mišák, expert v oblasti energetiky,  ředitel výzkumného Centra ENET na VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mluvím konkrétně teda o technologii pyrolýzy. Do budoucna  bychom chtěli v tomto ekosystému s touto firmou DISTEP pracovat dále  i na využití plazmové technologie, která by měla možnost třeba nadále využívat  i směsný komunální odpad a přetvořit ho na užitečné formy energie." - A dají se říct nějaká množství? Kolik se toho vyrobí? Z jakého  množství odpadu, kolik energie? - "V tuto chvíli ta naše jednotka, kterou tady máme jako  poloprovozní, tak ta umí vygenerovat nebo umí zpracovat zhruba 1 tunu odpadu za  hodinu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Blahut, předseda představenstva Frýdecká skládka:</w:t>
       </w:r>
       <w:r>
@@ -311,53 +425,52 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za město Frýdek-Místek jsem velmi rád, že jsme se dostali na  čelo pelotonu mezi městy, která hledají způsob, jak se stát do jisté míry  energeticky nezávislým městem. Na jedné straně máme šanci využít odpady a na  druhé straně garantovat nějakým způsobem energii občanům v určitých cenových  hladinách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velice rád, že k uzavření toho memoranda došlo  a podle mě to jenom dokazuje, že ten krok, kdy zastupitelstvo zřídilo gesci  městských společností byl správný. Opravdu bylo třeba věnovat se těm městským  společnostem, opravdu bylo třeba chtít reálné výsledky a já bych chtěl poděkovat  i za odvahu managementu, kdy vlastně management byl iniciátorem tady těchto  kroků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je nahrazení fosilních zdrojů alternativními a trvale  udržitelnými. Soběstačnost města, nižší ceny pro obyvatele a minimální dopad na  životní prostředí. Principem pyrolýzy je rozklad materiálu za vysoké teploty  bez přístupu kyslíku. Využívá se například při výrobě dřevěného uhlí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je nahrazení fosilních zdrojů alternativními a trvale  udržitelnými. Soběstačnost města, nižší ceny pro obyvatele a minimální dopad na  životní prostředí. Principem pyrolýzy je rozklad materiálu za vysoké teploty  bez přístupu kyslíku. Využívá se například při výrobě dřevěného uhlí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín hostil školu Zdravých měst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -454,97 +567,94 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze Základní školy Karolíny Světlé v Havířově se rozhodly pomoci zvířatům. Uspořádaly sbírku pro dětmarovický útulek a připojily se tak k celorepublikovému happeningu #jsemlaskavec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celá ZŠ K. Světlé se zapojila do Světového dne laskavosti. Den laskavých skutků se ve škole pořádal už potřetí. Tentokrát se zaměřením na pomoc zvířatům v útulku. Děti tak nosily do vestibulu krmivo, pamlsky, hračky, nebo deky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Volejníčková, učitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Děti si připravily celou akci, propagovaly ji, natočily si video, pekly perníčky a ten, kdo donese nějaký dar, tak dostane od nás za odměnu. Přišla s tím kolegyně, která má sama psa a ví, že ten útulek v Dětmarovicích není nějakým způsobem extra podporovaný. Oni mají nouzi o žrádlo a finanční prostředky, takže vybrala dětmarovický útulek.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Děti si připravily celou akci, propagovaly ji, natočily si video, pekly perníčky a ten, kdo donese nějaký dar, tak dostane od nás za odměnu. Přišla s tím kolegyně, která má sama psa a ví, že ten útulek v Dětmarovicích není nějakým způsobem extra podporovaný. Oni mají nouzi o žrádlo a finanční prostředky, takže vybrala dětmarovický útulek.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Myslíš si, že je dobře, že jsou pejsci v útulku? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Není do dobře, protože by se správně měli i venčit a navíc se nemohou procházet, když chtějí vyvenčit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My doma máme zvířátko pejska a starám se o něho tak, že když vidím, že má prázdnou misku, tak mu ji naplním.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V předchozích ročnících například škola podpořila mobilní hospic Ondrášek v Ostravě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V předchozích ročnících například škola podpořila mobilní hospic Ondrášek v Ostravě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -626,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>