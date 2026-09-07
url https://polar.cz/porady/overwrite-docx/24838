--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -778,51 +778,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>