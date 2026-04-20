--- v0 (2026-01-02)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.11.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava si připomněla 17. listopad na radnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se na 17. listopad vzpomínalo i o den později tedy 18. U pamětní desky politických vězňů byly položeny kytice a primátor Tomáš Macura i hejtman Ivo Vondrák hovořili hlavně o dnešní době, kdy mnoho lidí zpochybňuje demokracii. Ta je prý ale především o zodpovědnosti k ostatním.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stalo se už tradicí, že Konfederace politických vězňů organizuje 17. listopadu vzpomínkový akt v budově ostravského magistrátu, kde je pamětní deska. Spolupracují přitom se studenty a spolkem Fiducia. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stalo se už tradicí, že Konfederace politických vězňů organizuje 17. listopadu vzpomínkový akt v budově ostravského magistrátu, kde je pamětní deska. Spolupracují přitom se studenty a spolkem Fiducia.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Rozehnalová, Klub Fiducia: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když skončil komunismus, tak já jsme měla14 let, ale celou éru totality jsem vnímala velice citlivě, protože můj dědeček byl perzekuovaný, měl za komunistů problémy a moje maminka nemohla studovat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Sovadina, historik, učitel Gymnázia Olgy Havlové: </w:t>
       </w:r>
       <w:r>
@@ -184,125 +298,122 @@
         <w:t xml:space="preserve">Petr Solich, ředitel Střední školy řemesel  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akce je úplně super, protože já jsem rád, že s těmi školami  můžeme spolupracovat. Hlavně s paní ředitelkou Malouškovou, kde jsme na  jednom areálu, na jednom působišti. Tuto akci oceňuji, protože to spojuje  školství jako takové. No a zároveň děláme něco pro město. Tím, že budeme čistit  tu řeku Ostravici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilja Maloušková, ředitelka SŠ, ZŠ a MŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten vztah se musí učit pomaličku, protože ne všichni jsou  vedeni takhle, aby se k té společnosti a k té ekologii chovali. Ve  škole je nutno o tom hovořit a takové praktické části, jako třeba dneska, to je  taky velmi důležité, aby byly přímo v terénu a aby si to ohmataly. Že ten  odpad patří opravdu někde jinde, a ne do přírody anebo na nějaké veřejné  prostranství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce vzešla ze vzdělávacího programu Varianty organizace  Člověk v tísni, do kterého se zapojila Střední, základní a mateřská škola  Frýdek-Místek. Součástí něj je projekt Active Citizens, ten má za cíl rozvíjet  aktivní občanství pomocí různých komunitních projektů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce vzešla ze vzdělávacího programu Varianty organizace  Člověk v tísni, do kterého se zapojila Střední, základní a mateřská škola  Frýdek-Místek. Součástí něj je projekt Active Citizens, ten má za cíl rozvíjet  aktivní občanství pomocí různých komunitních projektů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vavřička, pedagog SŠ, ZŠ a MŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od toho března do současnosti jsme realizovali několik etap v tomto  programu. A to od poznávání sebe samých, přes poznávání potřeb spolužáků, poznávání  potřeb všech žáků školy, až po poznání potřeb komunity. Vymysleli jsme anketu,  která měla pět oblastí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Péče o čistotu a kvalitu životního prostředí, péče o zlepšování  kulturních aktivit, dále sportovních aktivit, setkávání a získávání povědomí o  osobách se speciálními potřebami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Péče o čistotu a kvalitu životního prostředí, péče o zlepšování  kulturních aktivit, dále sportovních aktivit, setkávání a získávání povědomí o  osobách se speciálními potřebami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vavřička, pedagog SŠ, ZŠ a MŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tuto anketu jsme realizovali mezi občany města Frýdku-Místku,  vrátilo se nám 235 anketních lístků a jednoznačně největší zastoupení měla  oblast číslo jedna. A to je oblast potřeb pro životní prostředí a čistotu ve  městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem převzal záštitu nad akcí, která měla říct, co  občanům chybí a když jsem ji převzal a vyšlo z toho opravdu, že bychom se  měli projít kolem řeky a uklidit, tak jsem tady dneska opravdu i s rukavicemi  a chtěl bych alespoň chvíli se té akce zúčastnit předtím dalším programem,  který budu mít. A jsem rád, že se takové akce konají a věřím, že nejsou  poslední."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vavřička, pedagog SŠ, ZŠ a MŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš projekt se jmenuje Mosty spojují nejen břehy, to  znamená, že nejen ty břehy jsou důležité, ale důležité je právě to spojování  těch lidí. Tak, aby aktivní občanství, které je jedním z pilířů demokracie  se doopravdy v České republice začalo více a více rozvíjet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do projektu se aktivně zapojily také technické služby, které  poskytly pytle, ochranné rukavice a zajistily svoz nasbíraného odpadu. Přispěla  i nedaleká automobilka, která věnovala drobné dárky pro účastníky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do projektu se aktivně zapojily také technické služby, které  poskytly pytle, ochranné rukavice a zajistily svoz nasbíraného odpadu. Přispěla  i nedaleká automobilka, která věnovala drobné dárky pro účastníky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraji se policistům daří boj proti narkogangům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -476,51 +587,57 @@
         <w:t xml:space="preserve">Pavel Tůma, autor projektu Protidrogový vlak: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spouštíme nový způsob prevence, máme rozšířenou expozici o strom života. Děti, nejen že ukončí náš příběh v té tmě a beznaději toho kluka, mého kamaráda, který se kdysi předávkoval, ale vstoupí do této pozitivní místnosti a u stromu života je chceme motivovat. Chceme, aby po této lávce odešly do klubovny tzv. RT Hub a je to inovativní klubovna, kterou chceme stavět v každé městě.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Nového Jičína protidrogový train odjel do dalších měst Moravskoslezského kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Veletrh středních škol v MS kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji opět probíhá online veletrh středních škol. Budoucí středoškoláci si mohou na dálku vybrat svou školu, prohlédnout si ji nebo mluvit s kantory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -547,53 +664,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Křest básniček pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paní Alena Skopalíková z Karviné vydala ve svých jednasedmdesáti letech svou první knížku básniček pro děti. Psala je dlouhých jedenáct let. V básních se odráží příběhy jejích dětí a vnoučat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je jednasedmdesátiletá paní Alena Skopalíková, která 25 let pracovala ve školství a ve volném čase psala básničky pro děti. Knižní podobu dostaly až teď.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je jednasedmdesátiletá paní Alena Skopalíková, která 25 let pracovala ve školství a ve volném čase psala básničky pro děti. Knižní podobu dostaly až teď. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Skopalíková, autorka knihy básní pro děti: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Psala jsem to 11 let, než jsme se rozhodla k tomu, že to vydám a nebýt mojí dcery, tak by to asi nevyšlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -759,93 +875,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-11-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>