--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -917,51 +917,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-11-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-11-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>