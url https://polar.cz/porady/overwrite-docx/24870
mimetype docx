--- v0 (2026-01-02)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.11.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský Lamberk bude mít funkční odtok vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výlov rybníka, ne kvůli kaprům na vánoční stůl, ale kvůli stavbě nového vypouštěcího zařízení. Bez vody a bez ryb je novojičínský Lamberk. Vodní nádrž provozují zdejší rybáři, majitelem je Státní pozemkový úřad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,53 +239,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odlovené ryby z Lamberku, což byli převážně kapři, ale neskončí jako štědrovečerní večeře, rybáři je převezli do nedaleké nádrže Čerťák. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veletrh středních škol v MS kraji</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veletrh středních škol v MS kraji </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji opět probíhá online veletrh středních škol. Budoucí středoškoláci si mohou na dálku vybrat svou školu, prohlédnout si ji nebo mluvit s kantory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí se představí školy na Novojičínsku, v úterý na Opavsku a ve středu školy z okresu Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Václav Korytář, manažer projektu: "Je to jedinečná příležitost si zjistit informace o středních školách v Moravskoslezském kraji, protože prezenční veletrhy nejsou, kromě ostravského. Máme k tomu online veletrh, který je právě k dispozici na , kde se všechny školy - Nový Jičín, Ostrava, Opava - budou příští týden prezentovat."</w:t>
       </w:r>
     </w:p>
@@ -305,53 +419,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkým tématem, které trápí obě města, je problematika sociální ve vztahu k vyloučeným lokalitám. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Sami víte, že teď došlo k nějakému precedentnímu rozhodnutí soudu. Nechceme se vzdávat a chceme do budoucna spojit síly a třeba na této problematice společně spolupracovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naopak Karviná nadále neuvažuje o tom, že by se stala akcionářem havířovské společnosti CEVYKO, která se bude starat o zpracování využitelných komunálních odpadů pro oblast Karvinska. Zákon o zákazu skládkování využitelných odpadů začne platit od roku 2030.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naopak Karviná nadále neuvažuje o tom, že by se stala akcionářem havířovské společnosti CEVYKO, která se bude starat o zpracování využitelných komunálních odpadů pro oblast Karvinska. Zákon o zákazu skládkování využitelných odpadů začne platit od roku 2030. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (ČSSD), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Systém odpadového hospodářství zatím je pořád otevřená otázka. Těch variant řešení je více. My jsme dneska akcionářem společnosti Depos a hledáme spíše řešení v rámci této společnosti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další schůzka primátorů by se měla konat v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -398,53 +511,52 @@
         <w:t xml:space="preserve">Stanislav Mišák, expert v oblasti energetiky,  ředitel výzkumného Centra ENET na VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je to velmi důležité, protože na tomto konkrétním  příkladu ukazujeme, jak by se měla odehrát zelená dohoda. To znamená přechod z té  klasické energetiky na energetiku nízkoemisní, nízkouhlíkovou, na energetiku  moderní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem iniciátor tohoto memoranda, protože s univerzitou  spolupracuji dlouhá léta. S tím, že jsem tu svou spolupráci započal na  tomto projektu už před rokem a půl. S tím, že od počátku to bylo stanoveno  právě proto, abychom hledali nějaké alternativy, jak zpracovávat plasty. Jak se  zbavit závislosti na primárních zdrojích tepla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vysoká škola má provozní jednotku, která je schopná z vytříděného  odpadu získat užitečné formy energie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vysoká škola má provozní jednotku, která je schopná z vytříděného  odpadu získat užitečné formy energie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Mišák, expert v oblasti energetiky,  ředitel výzkumného Centra ENET na VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mluvím konkrétně teda o technologii pyrolýzy. Do budoucna  bychom chtěli v tomto ekosystému s touto firmou DISTEP pracovat dále  i na využití plazmové technologie, která by měla možnost třeba nadále využívat  i směsný komunální odpad a přetvořit ho na užitečné formy energie." - A dají se říct nějaká množství? Kolik se toho vyrobí? Z jakého  množství odpadu, kolik energie? - "V tuto chvíli ta naše jednotka, kterou tady máme jako  poloprovozní, tak ta umí vygenerovat nebo umí zpracovat zhruba 1 tunu odpadu za  hodinu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Blahut, předseda představenstva Frýdecká skládka:</w:t>
       </w:r>
       <w:r>
@@ -476,266 +588,222 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za město Frýdek-Místek jsem velmi rád, že jsme se dostali na  čelo pelotonu mezi městy, která hledají způsob, jak se stát do jisté míry  energeticky nezávislým městem. Na jedné straně máme šanci využít odpady a na  druhé straně garantovat nějakým způsobem energii občanům v určitých cenových  hladinách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velice rád, že k uzavření toho memoranda došlo  a podle mě to jenom dokazuje, že ten krok, kdy zastupitelstvo zřídilo gesci  městských společností byl správný. Opravdu bylo třeba věnovat se těm městským  společnostem, opravdu bylo třeba chtít reálné výsledky a já bych chtěl poděkovat  i za odvahu managementu, kdy vlastně management byl iniciátorem tady těchto  kroků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je nahrazení fosilních zdrojů alternativními a trvale  udržitelnými. Soběstačnost města, nižší ceny pro obyvatele a minimální dopad na  životní prostředí. Principem pyrolýzy je rozklad materiálu za vysoké teploty  bez přístupu kyslíku. Využívá se například při výrobě dřevěného uhlí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je nahrazení fosilních zdrojů alternativními a trvale  udržitelnými. Soběstačnost města, nižší ceny pro obyvatele a minimální dopad na  životní prostředí. Principem pyrolýzy je rozklad materiálu za vysoké teploty  bez přístupu kyslíku. Využívá se například při výrobě dřevěného uhlí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den řemesel na bruntálské SOŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední odborná škola v Bruntále uspořádala již druhý ročník Dne řemesel. Žáci a studenti z celého regionu se mohli seznámit s celou škálou oborů, které zde mohou studovat. Akce byla určena také firmám, které se školou spolupracují a mohou si již tady vybrat své budoucí zaměstnance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Školu navštěvují chlapci i dívky v celkem jedenácti učebních oborech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Durec, ředitel školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme představit široké veřejnosti naše obory vzdělání, ukázat jim převážně odborný výcvik, dílny, aby vlastně byli v obraze a měli tu představu, jakým způsobem a na jakých strojích se žáci učí danému oboru, který si zvolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší zájem měli návštěvníci Dne řemesel o automobilové obory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Číhalík, učitel odborného výcviku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady se přímo nacházíme na autodílně, to znamená automechanici se tady učí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Svatoň, učitel odborného výcviku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tohle je učebna pro automechaniky a opraváře zemědělských strojů, kde jsou jednotlivé modely na vizualizaci vozidel buď osobních nebo nákladních.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Brhelová, žákyně školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vybrala jsem si obor automechanik, jsem ve druhém ročníku a učinila jsem tak, protože jsem slyšela na tuhle školu hodně dobré recenze. Chtěla jsem zkusit vlastně tu chlapskou práci." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkému zájmu se těšily také obory pro dívky, jako například kadeřník nebo ubytovací služby a obory instalatérské a elektrikářské.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi asi zatím líbil obor instalatér a možná bych ho chtěl třeba i do budoucna dělat.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No asi automechanik a autoškola. Kdyby nevyšel gympl. Tak asi jo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přínos Dne řemesel je viditelný. Škola letos přijala 155 žáků, což je její plná kapacita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné-Dolech se nachází skupina památných stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se může pochlubit dalšími památnými stromy, které rostou na jejím území. Nacházejí se v Karviné-Dolech a na jejich vzácný výskyt upozornil úředníky jeden z obyvatelů města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Celkem má město sedm solitérních památných stromů a nově jednu skupinu tří tisů červených. Nachází se v bývalém Larischově parku v Karviné-Dolech. Pracovníci Technických služeb v jejich blízkosti nainstalovali informační ceduli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Celkem má město sedm solitérních památných stromů a nově jednu skupinu tří tisů červených. Nachází se v bývalém Larischově parku v Karviné-Dolech. Pracovníci Technických služeb v jejich blízkosti nainstalovali informační ceduli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tomto historickém parku, který v Karviné-Dolech je, je spousta zajímavých míst a jsem moc rád, že tyto tisy, které tu jsou, nám tuto skupinu doplnili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vzácné stromy upozornil jeden z občanů města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -880,93 +948,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-11-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>