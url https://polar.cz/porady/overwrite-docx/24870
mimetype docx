--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -990,51 +990,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-11-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-11-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>