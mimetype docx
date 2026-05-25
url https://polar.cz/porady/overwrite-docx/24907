--- v0 (2026-01-23)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2021, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce bazénu by mohla být hotová příští rok v srpnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce bazénu ve Studénce se opět posunula k cíli - čeká na stavební povolení. Cena byla vyčíslena na necelých 24 milionů korun. Hotovo by mohlo být do srpna příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -289,102 +404,87 @@
         <w:t xml:space="preserve">Lucie  Zajícová, vedoucí Rodinného centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Letos  máme první ročník předvánočního jarmarku, tato myšlenka vznikla tím, že jsme  kdysi dávno dělali takové mama-trhy. Tenkrát jsme homemade výrobce ze Studénky  vozili na takové malé trhy. Letos jsme se to rozhodli udělat v adventním  čase. Lidé tu najdou například baňky nebo adventní věci, jako stromečky a  podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Já  nabízím šitě-ruční patchwork. Lidé tu najdou ubrusy, polštáře, prostírky,  drobnosti a dárky, vše ručně dělané.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„My tu  máme svíčky vytvořené na vodní hladině. Máme tu i mořskou sůl, kterou si lidé  mohou namíchat. Tvoříme tu i z pryskyřice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Lidé tu  najdou spoustu věcí s vánoční tematikou. Já tu nabízím batikovaná trička  nebo šátky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to  pěkné.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Moc se  nám tu líbí, děti mají rády kreativní tvoření a jsme rádi, že jsme zašli.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Během jarmarku si zájemci mohli v prostorách rodinného centra  vytvořit i vlastní vánoční baňku. Další akcí, kterou bude rodinné centrum pořádat  je andělské tvoření, kdy si děti budou moci vytvořit vlastní anděly, jako dárek  nebo ozdobu. Akce je naplánovaná na 29. listopadu a proběhne za aktuálních  hygienických pravidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -476,93 +576,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-11-2021-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>