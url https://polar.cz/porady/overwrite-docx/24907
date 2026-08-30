--- v1 (2026-05-25)
+++ v2 (2026-08-30)
@@ -618,51 +618,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-11-2021-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-26-11-2021-18-13?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>