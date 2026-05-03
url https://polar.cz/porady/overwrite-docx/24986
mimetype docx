--- v0 (2026-01-02)
+++ v1 (2026-05-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.12.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří opravy významných staveb a kostelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I pro příští rok Ostrava nabídne majitelům historicky významných objektů nebo kulturních památek finance na jejich rekonstrukce. Jejich opravy jsou většinou možné jen po konzultaci s památkáři a většinou je to i prodraží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké firmy motivují zaměstnance k očkování výhodami a příspěvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na stále přísnější podmínky související s koronavirem reagují také velcí zaměstnavatelé v regionu. V zájmu co nejnižší nemocnosti se snaží svým zaměstnancům nabízet výhodnější podmínky při očkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chatová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V OKD máme v tuto chvíli 77 % všech zaměstnanců, kteří prošli už kompletní vakcinací. Samozřejmě snažíme se dále motivovat. To znamená, že finanční příspěvek, který byl do konce roku, tak jsme prodloužili tak, že ti zaměstnanci, kteří projdou alespoň první dávkou do konce roku, mohou pak v příštím roce také po dokončení vakcinace o tento příspěvek požádat. Samozřejmě i nadále jsme připraveni zorganizovat očkování přímo na šachtách, co jsme udělali už několikrát, naposledy loni v listopadu. To mělo velký úspěch, kdy během vlastně jednoho dne přišlo 103 našich zaměstnanců a také 33 rodinných příslušníků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve vlastním očkovacím centru očkovali v průběhu roku také v Třineckých železárnách. Proočkovanost tam přesahuje 50 procent. Ze 7 tisíc zaměstnanců se jich přímo na pracovišti nechaly naočkovat zhruba 3 tisíce a další se očkovali v jiných centrech nebo u lékařů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -312,53 +426,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Prameny zavádí prvky Montessori pedagogiky v 1.třídě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní a Mateřská škola Prameny v Karviné se v tomto školním roce zařadila mezi školská zařízení v republice nabízející rodičům vzdělávání dětí v předškolním věku prostřednictvím Montessori pedagogiky. Od příštího školního roku se tato výuka rozšíří i do první třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třída s Montessori prvky se odlišuje od ostatních běžných tříd mateřských škol svým vybavením, místo hraček mají děti k dispozici vzdělávací pomůcky, rozvíjející jejich kreativitu, šikovnost a soběstačnost. Děti pracují individuálně nebo v kolektivu na různá témata, aktuálně jsou jejich aktivity plné Mikuláše, čerta a Anděla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třída s Montessori prvky se odlišuje od ostatních běžných tříd mateřských škol svým vybavením, místo hraček mají děti k dispozici vzdělávací pomůcky, rozvíjející jejich kreativitu, šikovnost a soběstačnost. Děti pracují individuálně nebo v kolektivu na různá témata, aktuálně jsou jejich aktivity plné Mikuláše, čerta a Anděla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Zahatlanová, zástupkyně ředitelky pro předškolní vzdělávání: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou to různá sčítání, odčítání, formou her, děti stříhají čísla i písmena, přiřazují ke slovům, mají různé mozaiky a vybarování. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomůcky a materiál k výrobě pomůcek se pro potřeby dětí v Monetessori třídě neustále doplňuje a rozšiřuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -503,53 +616,52 @@
         <w:t xml:space="preserve">Petr Volný, audiotechnik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady 2x 650 Wattů na normální zvuk plus kilowatt toho  subwoferu. Což nedoporučuju pouštět úplně naplno, protože pak opadává omítka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Melichaříková, členka osadního výboru  Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme velmi rádi a jsme vděční městu, že přispělo finančně a  že to poslouží na společných akcích pro občany, pro děti, pro školu, pro klub  seniorů, pro složky, jako je například Akční tělovýchovná jednota Sokol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Vánoce před třemi lety vypukl v budově Kulturního  domu velký požár. Odnesla to hlavně knihovna, která prošla kompletní opravou. Další  prostory pak byly zakouřeny. Všeobecně jsou místní rádi, že je Kulturní dům opět  v plném provozu, může se využívat k řadě různých akcí a postupně se  opravuje, co je potřeba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Vánoce před třemi lety vypukl v budově Kulturního  domu velký požár. Odnesla to hlavně knihovna, která prošla kompletní opravou. Další  prostory pak byly zakouřeny. Všeobecně jsou místní rádi, že je Kulturní dům opět  v plném provozu, může se využívat k řadě různých akcí a postupně se  opravuje, co je potřeba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -624,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-12-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>