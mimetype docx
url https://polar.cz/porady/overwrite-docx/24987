--- v0 (2026-01-02)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.12.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké firmy motivují zaměstnance k očkování výhodami a příspěvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na stále přísnější podmínky související s koronavirem reagují také velcí zaměstnavatelé v regionu. V zájmu co nejnižší nemocnosti se snaží svým zaměstnancům nabízet výhodnější podmínky při očkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chatová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V OKD máme v tuto chvíli 77 % všech zaměstnanců, kteří prošli už kompletní vakcinací. Samozřejmě snažíme se dále motivovat. To znamená, že finanční příspěvek, který byl do konce roku, tak jsme prodloužili tak, že ti zaměstnanci, kteří projdou alespoň první dávkou do konce roku, mohou pak v příštím roce také po dokončení vakcinace o tento příspěvek požádat. Samozřejmě i nadále jsme připraveni zorganizovat očkování přímo na šachtách, co jsme udělali už několikrát, naposledy loni v listopadu. To mělo velký úspěch, kdy během vlastně jednoho dne přišlo 103 našich zaměstnanců a také 33 rodinných příslušníků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve vlastním očkovacím centru očkovali v průběhu roku také v Třineckých železárnách. Proočkovanost tam přesahuje 50 procent. Ze 7 tisíc zaměstnanců se jich přímo na pracovišti nechaly naočkovat zhruba 3 tisíce a další se očkovali v jiných centrech nebo u lékařů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,53 +397,52 @@
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celkově se jedná o sumu 4 miliardy 400 milionů korun. Vidíte nárůst o 1,9 miliardy proti předchozímu roku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Největší položkou tvoří investice do vodohospodářské a kanalizační infrastruktury, hodně se bude investovat v městské nemocnici, začínáme přestavbu Domova Korýtko za půl miliardy, dokončujeme Jatka, chceme zahájit stavbu koncertní haly." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově je také v rozpočtu počítáno s příjmy za uložení odpadů a také se navyšují příjmy z daně z hazardu, protože hazard neklesá, ale pouze se přesunul do jiných forem.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově je také v rozpočtu počítáno s příjmy za uložení odpadů a také se navyšují příjmy z daně z hazardu, protože hazard neklesá, ale pouze se přesunul do jiných forem.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita v Novém Jičíně roznáší spacáky a potraviny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -425,171 +538,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V ohrožení vím si rady – unikátní projekt ZŠ Školní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vypořádat se s krizovou situací, zvládat různé případy ohrožení i první pomoc raněnému. To vše si kladl za cíl projekt V ohrožení vím si rady, který na bruntálské základní škole Petrin dotačně podpořilo i Město Bruntál. Byl přednostně určen žákům prvního stupně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Projekt nebyl jen jednodenní, trval celý týden a kromě toho prolínal i běžnou výuku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Schneiderová, učitelka a spoluorganizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na jednotlivých stanovištích se seznamují děti třeba s prací záchranářů, mají tady třeba defibrilátor, jak oživovat, s vybavením lékárniček. Kromě toho jsou stanoviště, zaměřená také na dopravní výchovu, na problémy, spojené s požárem, jak se chovat při požáru. Vzhledem k současné situaci jsme nezapomněli ani na stanoviště, které se věnuje problematice epidemie, současných opatření, koronaviru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Stanoviště projektu byla ve všech učebnách i aule školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Schneiderová, učitelka a spoluorganizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„S dětmi pracují především naši učitelé, kromě učitelů, kteří se do projektu aktivně zapojují a mají připravená stanoviště s danou problematikou, nám přijeli pomoci studenti záchranářství, což je pro nás velká pomoc a pro děti je to hodně atraktivní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, žáci školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mě se líbilo jak jsme dělali ty obvazy a a batohy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se líbilo, jak jsme se takovou tou folií obvazovali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se taky líbilo, jak jsme se tou folií obvazovali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se najvíc líbilo, jak jsme dělali ty záchranářské potřeby.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Informace, které obohatí znalosti dětí, si každý navíc odnese domů.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Kašpaříková, učitelka a spoluorganizátorka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Projekt bude ukončen v pátek, kdy si děti vlastně uzavřou všechna ta portfolia, která mají uložená každý ve své složičce, dostanou certifikát a tím vlastně bude projekt tak slavnostně ukončen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -679,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-12-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>