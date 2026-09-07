--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -785,51 +785,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-12-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-12-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>