--- v0 (2026-01-20)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.12.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Věž kostela odhalila staleté vzkazy i ostatky svatých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po 107 letech se dostaly na světlo schránky uložené v makovici kostela svatého Jana a Pavla v Místku. Předci všem přihlížejícím připravili velké překvapení. V kovových tubusech se našlo nebývalé množství dobových materiálů ve výborném stavu. Tubusy ukrývaly také ostatky svatých.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,111 +192,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tam napsané, že byla válka, jak Rusko vypovědělo Německu  válku. Čili to je historická událost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Osobně jsem ještě nic tak krásného neabsolvoval. A objevili  jsme řadu zajímavých dokumentů, které vypovídají o začátku první světové války.  Mnoho o tom, jak vypadal život ve městě a jsem rád, že jsme dokumenty našli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velké množství dokumentů o historii farnosti a fotografie  města i jeho okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velké množství dokumentů o historii farnosti a fotografie  města i jeho okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "A co je taky zajímavé, byly zde uloženy ostatky svatých. Ten  jeden důležitý, který byl bokem, byl svatý Valentýn, což je dnes svatý, který  je poměrně moderní. A potom je zde směsice nejrůznějších ostatků s popiskem,  to budeme také zkoumat." - Také tam byly mince. "Byly zde také mince, ano. Jsou zde mince, nejstarší z nich  je z roku 1781, což je velké překvapení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Materiály nyní farnost spolu s památkáři podrobně  prozkoumá, následně budou k dispozici všem, ať už v digitalizované podobě  nebo v rámci výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Materiály nyní farnost spolu s památkáři podrobně  prozkoumá, následně budou k dispozici všem, ať už v digitalizované podobě  nebo v rámci výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V první řade chci poděkovat Bohu, že jsem se dožila  této události. Bylo to velice zajímavé. Jednak, já jsem tady 40 let vdaná, takže  jsem mohla některé ty fotky porovnat, jak to bylo předtím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Tuto neděli, tedy třetí neděli adventní bude zde v kostele  od 14 do 18 hodin vystaven kříž a také makovice, která byla na věži. Tak, aby  lidé, kteří mají zájem mohli přijít a vyfotit se, sáhnout na tyto věci, které  běžně přístupné nejsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Otevírání tubusů se starými dokumenty přihlížely i školáci.  A nebylo to náhodou. Město je totiž oslovilo, aby po opravě věže kostela přidali  také svá poselství pro budoucí generace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Otevírání tubusů se starými dokumenty přihlížely i školáci.  A nebylo to náhodou. Město je totiž oslovilo, aby po opravě věže kostela přidali  také svá poselství pro budoucí generace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Jedličková, 4. B, 8. ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přišli jsme se podívat, jaká poselství kdysi lidé napsali a  jako vlaštovka pro děti, aby věděly, co mohou poselství napsat pro další  období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa děti:</w:t>
       </w:r>
       <w:r>
@@ -199,53 +311,52 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti vždy pod vedením pedagoga ve svých třídách připravili  vzkaz, který má být velikosti A3 a dohodli jsme se, že k tomu může být  přidána na šíři té A3 ještě tuba 5 x 5 cm na výšku a na šířku. A na délku té A3,  kde mohou vytvořit cokoliv, co bychom vložili do těch tubusů a poté do  restaurované makovice a věže pro další generace, které to objeví po nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oprava se rozbíhá, to znamená, bude potřeba vyměnit, jak  krytinu, tak také bednění, které je ve špatném stavu. Některé části trámů, báň  a kříž se odvezou do restaurátorské dílny, kde budou pozlaceny. Tak, aby se  potom mohly dát v tom dobrém stavu nahoru. A dříve. Než bude vyvezena nahoru a usazena, tak do ní  vložíme zpátky některé z těch historických věcí. A přidáme k nim nové  ze současnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže vyjde na 4,8 milionu korun. Jeden milion na ni  přispělo farnosti město a pomohl také kraj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže vyjde na 4,8 milionu korun. Jeden milion na ni  přispělo farnosti město a pomohl také kraj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Centru aktivních seniorů má být očkovací místo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -257,125 +368,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Služba a pomoc nejstarším obyvatelům Frýdku-Místku. To je  cíl vedení města, které hledá způsob, jak pomoci urychlit průběh očkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Poslední jednání krizového štábu řešilo zejména požadavek  nemocnice a zároveň prosbu seniorů, kteří se často dostávají do situace, která  pro ně není moc komfortní, co se týče registrace a přístupu do očkovacího místa  v nemocnici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na krizovém štábu se po debatě se všemi složkami dohodlo, že  město může nabídnout prostory pro další očkovací místo. Tím by bylo Centrum  aktivních seniorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na krizovém štábu se po debatě se všemi složkami dohodlo, že  město může nabídnout prostory pro další očkovací místo. Tím by bylo Centrum  aktivních seniorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Měla by to být zejména služba pro naše seniory, kteří se  tady určitě cítí jako doma. A mají to blízko MHD, mají to blízko do  zdravotnických zařízení a v žádném případě by to neměla být činnost, která  by omezila činnost toho centra."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ, ředitel Centra aktivních seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Napřed byly informační šumy a tak. Proto jsme se sešli včera  na vedení města, které bylo rozšířené o krizový štáb. A projednali jsme,  samozřejmě jsme vstřícní tomu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V centru jsou schopni všechny aktivity, které zde  probíhají, uzpůsobit tak, aby se zde mohlo i v klidu očkovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V centru jsou schopni všechny aktivity, které zde  probíhají, uzpůsobit tak, aby se zde mohlo i v klidu očkovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ, ředitel Centra aktivních seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prohlédli jsme si všechny ty prostory s odborníky, kteří  o tom rozhodují a opravdu jsme vybrali prostory v prvním patře. Kde jsou  učebny, takže jedna může fungovat jako čekárna, druhá bude jako to očkovací  středisko. A jsou tam veškeré technické podmínky, tak to bylo prověřeno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čili vedle sebe paralelně poběží klasické kurzy, přednášky,  aktivity, výstavy, na které jsou senioři zvyklí. A zároveň mohou využít této  služby, pokud se podaří získat praktiky a v součinnosti s nemocnicí se  podaří zřídit toto nové očkovací místo, tak aby ho mohli využívat a mohli by  třetí dávku, případně někdo i pokud není očkován, by mohl toto místo využít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Očkování by v Centru aktivních seniorů probíhalo po omezenou  dobu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Očkování by v Centru aktivních seniorů probíhalo po omezenou  dobu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Upečte s Adrou něco dobrého pro zdravotníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -387,103 +495,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice v Moravskoslezském kraji hlásí už přes 1 000  hospitalizovaných s koronavirem. O více než desetinu z nich se  starají zdravotníci na čtyřech covidových jednotkách ve Frýdku-Místku. Pracovní  vypětí je obrovské a pomáhají i vojáci. Dobrovolnická organizace ADRA přišla s iniciativou,  která má zdravotníky alespoň trochu potěšit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí dobrovolnického centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vzhledem k tomu, že ta dnešní covidová doba často  rozděluje společnost na očkované a neočkované. A nám se to nelíbí. A vnímáme  to, že i v nemocnici jsou zdravotníci, kteří to nemohou řešit a musí se  věnovat jedné i druhé skupině. Tak jsme se rozhodli, že je nějakým způsobem  podpoříme. Vzhledem k tomu, že se často ozývají negativní projevy na zdravotníky  ve společnosti, tak chceme i takovou akcí, kterou jsme nazvali Pečeme s vámi,  upozornit na to, že nemocnice jsou stále přeplněné, že potřebují naši podporu  zdravotníci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A zapojit se do akce můžete i vy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A zapojit se do akce můžete i vy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Vítová, koordinátorka dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akce Pečeme s vámi si klade za cíl podpořit zdravotníky.  A to konkrétně ve frýdecké nemocnici. Záleží hlavně na lidech. A proto bychom  chtěli lidi vyzvat, aby přinesli tady k nám do Adry něco dobrého. Aby si  našli chvilku a upekli třeba buchtu, bábovku, dort, roládu, klidně i nějaký slaný  koláč a zpříjemnili tím ty chvíle zdravotníkům v nemocnicích, které jsou  mnohdy velmi často přeplněné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí dobrovolnického centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "A tak chceme vyzvat město k tomu, aby se za tuto aktivitu  postavilo a nějakým způsobem projevilo to, že si váží práce těch, kteří nám  zachraňují životy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Vítová, koordinátorka dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Časově to není omezené, ale máme vyhrazené dny. A to  konkrétně pondělí a čtvrtek, vždy od 9 do 16 hodin v otevírací době  charitativního ADRA obchodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Adře budou rádi za každého nejen domácího pekaře i  pekařku, kteří tak ukážou zdravotníkům, že Pečou s nimi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Adře budou rádi za každého nejen domácího pekaře i  pekařku, kteří tak ukážou zdravotníkům, že Pečou s nimi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -558,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-09-12-2021-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>