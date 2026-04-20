--- v0 (2026-01-02)
+++ v1 (2026-04-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od střelby ve Fakultní nemocnici Ostrava uplynuly 2 roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10. prosince 2019 se stal jeden z nejhorších masakrů v novodobé historii naší země.  Ve Fakultní nemocnici Ostrava postřílel Ctirad Vitásek 7 lidí a na útěku pak spáchal sebevraždu. I když o motivu můžeme jen spekulovat, zjednodušeně by se dalo říci, že zřejmě nebyl spokojen s lékařskou péčí. V pátek se u památníku před nemocnicí uskutečnil pietní akt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uplynuly dva roky ode dne, kdy do čekárny chirurgické ambulance Fakultní nemocnice Ostrava vstoupil 42letý Ctirad Vitásek a začal střílet po pacientech, kteří čekali na vyšetření. Sedm jich zabil a další dva zranil. Loni byl před nemocnicí odhalen památník této události a i letos se u něj konal pietní akt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ani za dva roky ten duch té události nevyprchal a stále to máme v myslích, hlavách v srdcích. Je fajn, že si to lidé připomínají." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Perfektní práci tehdy odvedla policie. Do akce nasadila veškeré síly a prostředky, aby byl pachatel co nejdříve eliminován. Zpočátku nikdo netušil kolek je střelec pouze jeden, kde se pohybuje a co má ještě v plánu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Perfektní práci tehdy odvedla policie. Do akce nasadila veškeré síly a prostředky, aby byl pachatel co nejdříve eliminován. Zpočátku nikdo netušil kolek je střelec pouze jeden, kde se pohybuje a co má ještě v plánu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím pochválit své policisty, kteří se skutečně postarali o to, že zákrok byl profesionální a velmi rychlý. Měli jsme i trošku štěstí, jak říkal policejní rada Vacátko, že pachatel byl jeden a poměrně rychle jsme zjistili jeho identitu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský obvod Poruba tehdy prožil několik hodin hrůzy, kdy se lidé báli vyjít na ulici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,111 +369,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tam napsané, že byla válka, jak Rusko vypovědělo Německu  válku. Čili to je historická událost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Osobně jsem ještě nic tak krásného neabsolvoval. A objevili  jsme řadu zajímavých dokumentů, které vypovídají o začátku první světové války.  Mnoho o tom, jak vypadal život ve městě a jsem rád, že jsme dokumenty našli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velké množství dokumentů o historii farnosti a fotografie  města i jeho okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velké množství dokumentů o historii farnosti a fotografie  města i jeho okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "A co je taky zajímavé, byly zde uloženy ostatky svatých. Ten  jeden důležitý, který byl bokem, byl svatý Valentýn, což je dnes svatý, který  je poměrně moderní. A potom je zde směsice nejrůznějších ostatků s popiskem,  to budeme také zkoumat." - Také tam byly mince. "Byly zde také mince, ano. Jsou zde mince, nejstarší z nich  je z roku 1781, což je velké překvapení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Materiály nyní farnost spolu s památkáři podrobně  prozkoumá, následně budou k dispozici všem, ať už v digitalizované podobě  nebo v rámci výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Materiály nyní farnost spolu s památkáři podrobně  prozkoumá, následně budou k dispozici všem, ať už v digitalizované podobě  nebo v rámci výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V první řade chci poděkovat Bohu, že jsem se dožila  této události. Bylo to velice zajímavé. Jednak, já jsem tady 40 let vdaná, takže  jsem mohla některé ty fotky porovnat, jak to bylo předtím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Tuto neděli, tedy třetí neděli adventní bude zde v kostele  od 14 do 18 hodin vystaven kříž a také makovice, která byla na věži. Tak, aby  lidé, kteří mají zájem mohli přijít a vyfotit se, sáhnout na tyto věci, které  běžně přístupné nejsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Otevírání tubusů se starými dokumenty přihlížely i školáci.  A nebylo to náhodou. Město je totiž oslovilo, aby po opravě věže kostela přidali  také svá poselství pro budoucí generace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Otevírání tubusů se starými dokumenty přihlížely i školáci.  A nebylo to náhodou. Město je totiž oslovilo, aby po opravě věže kostela přidali  také svá poselství pro budoucí generace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Jedličková, 4. B, 8. ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přišli jsme se podívat, jaká poselství kdysi lidé napsali a  jako vlaštovka pro děti, aby věděly, co mohou poselství napsat pro další  období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa děti:</w:t>
       </w:r>
       <w:r>
@@ -377,53 +488,52 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti vždy pod vedením pedagoga ve svých třídách připravili  vzkaz, který má být velikosti A3 a dohodli jsme se, že k tomu může být  přidána na šíři té A3 ještě tuba 5 x 5 cm na výšku a na šířku. A na délku té A3,  kde mohou vytvořit cokoliv, co bychom vložili do těch tubusů a poté do  restaurované makovice a věže pro další generace, které to objeví po nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oprava se rozbíhá, to znamená, bude potřeba vyměnit, jak  krytinu, tak také bednění, které je ve špatném stavu. Některé části trámů, báň  a kříž se odvezou do restaurátorské dílny, kde budou pozlaceny. Tak, aby se  potom mohly dát v tom dobrém stavu nahoru. A dříve. Než bude vyvezena nahoru a usazena, tak do ní  vložíme zpátky některé z těch historických věcí. A přidáme k nim nové  ze současnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava věže vyjde na 4,8 milionu korun. Jeden milion na ni  přispělo farnosti město a pomohl také kraj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava věže vyjde na 4,8 milionu korun. Jeden milion na ni  přispělo farnosti město a pomohl také kraj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve FNO přibývá pacientů s covidem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -781,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>