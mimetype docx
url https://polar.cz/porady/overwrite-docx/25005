--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -933,51 +933,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>