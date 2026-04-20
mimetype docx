--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce v roce 2022 investovat nejvíce v historii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské zastupitelstvo schválilo rozpočet, díky kterému čekají město v roce 2022 historicky nejvyšší investice. Nejvíce peněz půjde stejně jako letos do vodárenské a kanalizační infrastruktury a další investice se budou týkat i významných rekonstrukcí či staveb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,90 +192,88 @@
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celkově se jedná o sumu 4 miliardy 400 milionů korun. Vidíte nárůst o 1,9 miliardy proti předchozímu roku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Největší položkou tvoří investice do vodohospodářské a kanalizační infrastruktury, hodně se bude investovat v městské nemocnici, začínáme přestavbu Domova Korýtko za půl miliardy, dokončujeme Jatka, chceme zahájit stavbu koncertní haly." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově je také v rozpočtu počítáno s příjmy za uložení odpadů a také se navyšují příjmy z daně z hazardu, protože hazard neklesá, ale pouze se přesunul do jiných forem.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově je také v rozpočtu počítáno s příjmy za uložení odpadů a také se navyšují příjmy z daně z hazardu, protože hazard neklesá, ale pouze se přesunul do jiných forem.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velké firmy motivují zaměstnance k očkování výhodami a příspěvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na stále přísnější podmínky související s koronavirem reagují také velcí zaměstnavatelé v regionu. V zájmu co nejnižší nemocnosti se snaží svým zaměstnancům nabízet výhodnější podmínky při očkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Motivace zaměstnanců k očkování je různá. Někde zajišťují očkování přímo na pracovištích, jinde dávají finanční odměny. Například v OKD dostávají naočkovaní pracovníci příspěvek ve výši 3000 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chatová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V OKD máme v tuto chvíli 77 % všech zaměstnanců, kteří prošli už kompletní vakcinací. Samozřejmě snažíme se dále motivovat. To znamená, že finanční příspěvek, který byl do konce roku, tak jsme prodloužili tak, že ti zaměstnanci, kteří projdou alespoň první dávkou do konce roku, mohou pak v příštím roce také po dokončení vakcinace o tento příspěvek požádat. Samozřejmě i nadále jsme připraveni zorganizovat očkování přímo na šachtách, co jsme udělali už několikrát, naposledy loni v listopadu. To mělo velký úspěch, kdy během vlastně jednoho dne přišlo 103 našich zaměstnanců a také 33 rodinných příslušníků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve vlastním očkovacím centru očkovali v průběhu roku také v Třineckých železárnách. Proočkovanost tam přesahuje 50 procent. Ze 7 tisíc zaměstnanců se jich přímo na pracovišti nechaly naočkovat zhruba 3 tisíce a další se očkovali v jiných centrech nebo u lékařů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -373,182 +486,158 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Opava koupí Obchodní dům Breda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chátrající opavský obchodní dům Breda dostane druhou šanci: od insolvenčního správce tuto kulturní památku koupí za 39,5 mil. korun město. Rozhodli o tom zastupitelé. V budoucnu by tady mohlo být třeba muzeum, galerie, kancelářské prostory nebo byty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obchodní  dům Breda architekta Leopolda Bauera postavený v roce 1928 je pro  Opavany zcela zásadní stavbou: zná ji opravdu každý. Mnozí si  pamatují na nákupy  v majestátní dvoraně, které ovšem  definitivně skončily v roce 2013, kdy kvůli špatnému technickému  stavu majitel Kamil Kolek Bredu uzavřel. Nevyjasněné majetkové  poměry pak spustily kolotoč soudů. Zdevastovanou nemovitost před  4 lety k prodeji nabídl správce konkurzní podstaty.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Obchodní  dům Breda architekta Leopolda Bauera postavený v roce 1928 je pro  Opavany zcela zásadní stavbou: zná ji opravdu každý. Mnozí si  pamatují na nákupy  v majestátní dvoraně, které ovšem  definitivně skončily v roce 2013, kdy kvůli špatnému technickému  stavu majitel Kamil Kolek Bredu uzavřel. Nevyjasněné majetkové  poměry pak spustily kolotoč soudů. Zdevastovanou nemovitost před  4 lety k prodeji nabídl správce konkurzní podstaty.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hájek, Národní památkový ústav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejhorší  je to, že do objektu zatéká. I když se teď opraví střešní  konstrukce a izolace, tak ta vlhkost tam stále zůstane. “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos  zazářilo do tmy renovované původní vánoční osvětlení, na které se složili dárci.  Chátrání  majestátního paláce zastaví 39,5 mil. korun, které za něj  zaplatí město. O další finance na opravy bude žádat  stát  a  nebo evropské fondy.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hrubý  předpoklad je 350 - 400 mil. korun.                                                                                                                                                                                                                     Samozřejmě musíme nejprve  připravit provoz, musíme připravit projekty, stavební povolení.  Teprve potom můžeme žádat o nějaké peníze.“                                                                    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Podle  opozice ale není nákup nemovitosti od insolvenčního správce  dobře připravený.      </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Podle  opozice ale není nákup nemovitosti od insolvenčního správce  dobře připravený.         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Veselý (ODS), opoziční zastupitel: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z  našeho právní rozkladu vyplývá, že s p. Cupkou nemůžeme  jednat. Je tam několik zástav, právních a majetkových kliček v  samotné podstatě majetku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Tyto  nesrovnalosti by se měly vyřešit během následujícího půl  roku.                                                                                                                                     </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Tyto  nesrovnalosti by se měly vyřešit během následujícího půl  roku.                                                                                                                                      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  V  bývalém luxusním obchodním domě by mohlo být např. muzeum,  galerie, byty nebo kancelářské prostory. Město bude ke  spolufinancování rozsáhlé rekonstrukce hledat partnera.   </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Prameny zavádí prvky Montessori pedagogiky v 1.třídě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní a Mateřská škola Prameny v Karviné se v tomto školním roce zařadila mezi školská zařízení v republice nabízející rodičům vzdělávání dětí v předškolním věku prostřednictvím Montessori pedagogiky. Od příštího školního roku se tato výuka rozšíří i do první třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třída s Montessori prvky se odlišuje od ostatních běžných tříd mateřských škol svým vybavením, místo hraček mají děti k dispozici vzdělávací pomůcky, rozvíjející jejich kreativitu, šikovnost a soběstačnost. Děti pracují individuálně nebo v kolektivu na různá témata, aktuálně jsou jejich aktivity plné Mikuláše, čerta a Anděla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třída s Montessori prvky se odlišuje od ostatních běžných tříd mateřských škol svým vybavením, místo hraček mají děti k dispozici vzdělávací pomůcky, rozvíjející jejich kreativitu, šikovnost a soběstačnost. Děti pracují individuálně nebo v kolektivu na různá témata, aktuálně jsou jejich aktivity plné Mikuláše, čerta a Anděla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Zahatlanová, zástupkyně ředitelky pro předškolní vzdělávání: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou to různá sčítání, odčítání, formou her, děti stříhají čísla i písmena, přiřazují ke slovům, mají různé mozaiky a vybarování. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomůcky a materiál k výrobě pomůcek se pro potřeby dětí v Monetessori třídě neustále doplňuje a rozšiřuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -686,93 +775,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-12-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>