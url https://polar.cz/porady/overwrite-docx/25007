--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -817,51 +817,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-12-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-12-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>