--- v0 (2025-12-25)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2021, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od střelby ve Fakultní nemocnici Ostrava uplynuly dva roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10. prosince 2019 se stal jeden z nejhorších masakrů v novodobé historii naší země. Ctirad Vitásek postřílel v ostravské fakultní nemocnici 7 lidí a na útěku pak spáchal sebevraždu. A to zřejmě jen proto, že nebyl spokojen s lékařskou péčí. Lidé si tuto tragickou událost připomněli u památníku před nemocnicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
         <w:t xml:space="preserve">Kamila Smutná, PR Sdílko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týče toho, co porotu nejvíc zaujalo, tak bylo to, že se té komunitě obchodníků věnujeme kontinuálně, že se jim věnujeme dlouhodobě a že jim pomáháme s tou propagací, což není na té městské úrovni třeba běžné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Gebauerová, Písmodílna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Díky akci Sdílko Poruba se nám určitě podařilo hodně zasáhnout tady lidi. Vědí, že tady jsme, že sem můžou chodit. Že jsou tu nejen kurzy nějaké, ale že takové akce jako jsou trhy a podobně tu mámě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Název Sdílko je složen ze dvou slov, a to sdílené kontejnery. Kromě prezentace obchodníků Sdílko nabízí i doprovodný program jako koncerty a workshopy. Své aktivity a projekty na něm představuje lidem i radnice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Název Sdílko je složen ze dvou slov, a to sdílené kontejnery. Kromě prezentace obchodníků Sdílko nabízí i doprovodný program jako koncerty a workshopy. Své aktivity a projekty na něm představuje lidem i radnice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MŠ Ukrajinská připravují vše na montessori třídu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -473,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-16-12-2021-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>