--- v1 (2026-05-21)
+++ v2 (2026-08-28)
@@ -629,51 +629,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-16-12-2021-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-16-12-2021-18-14?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>