--- v0 (2026-01-03)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj plánuje v příštím roce rekordní investice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj bude v následujícím roce hospodařit s téměř 12 miliardami korun a v plánu má rekordní investice. Rozpočet je schodkový a jeho rozdíl bude hrazen z úvěrů a úspor. Nejvíce investic půjde do zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Jaroslav Kania, náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kapitálové výdaje by měly přesáhnout 4,146 miliardy korun. Část tvoří  výdaje na projekty spolufinancované z Evropské unie, ale díky investičnímu úvěru  můžeme pokračovat i s investicemi z vlastních zdrojů. Nejvíce investic přes 0,629  miliardy korun půjde do zdravotnictví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil, náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Do sociální oblasti půjde v příštím roce více než 1 miliarda korun a co je nejdůležitější a je to velkým úspěchem této koalice, že se po 21 letech podařilo zahájit stavbu prvního domova pro seniory v rámci MS kraje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Největší část rozpočtu jde na provoz příspěvkových organizací 2, 8 miliard a na dopravu 2, 3 miliardy korun. Pro příští rok kraj také počítá s vyšším využitím úvěrů. Převážně budou tyto peníze sloužit na předfinancování evropských projektů. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Největší část rozpočtu jde na provoz příspěvkových organizací 2, 8 miliard a na dopravu 2, 3 miliardy korun. Pro příští rok kraj také počítá s vyšším využitím úvěrů. Převážně budou tyto peníze sloužit na předfinancování evropských projektů.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílko bylo oceněno v soutěži Czechinvestu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -177,53 +291,52 @@
         <w:t xml:space="preserve">Kamila Smutná, PR Sdílko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týče toho, co porotu nejvíc zaujalo, tak bylo to, že se té komunitě obchodníků věnujeme kontinuálně, že se jim věnujeme dlouhodobě a že jim pomáháme s tou propagací, což není na té městské úrovni třeba běžné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Gebauerová, Písmodílna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Díky akci Sdílko Poruba se nám určitě podařilo hodně zasáhnout tady lidi. Vědí, že tady jsme, že sem můžou chodit. Že jsou tu nejen kurzy nějaké, ale že takové akce jako jsou trhy a podobně tu mámě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Název Sdílko je složen ze dvou slov, a to sdílené kontejnery. Kromě prezentace obchodníků Sdílko nabízí i doprovodný program jako koncerty a workshopy. Své aktivity a projekty na něm představuje lidem i radnice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Název Sdílko je složen ze dvou slov, a to sdílené kontejnery. Kromě prezentace obchodníků Sdílko nabízí i doprovodný program jako koncerty a workshopy. Své aktivity a projekty na něm představuje lidem i radnice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín ví, jak bude hospodařit v roce 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -425,220 +538,157 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálský Petrin slaví 95. výročí založení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Téměř každá základní škola má jednu nebo více tříd v karanténě kvůli pozitivním testům některých žáků, učitelů či asistentů. I přesto se na bruntálském Petrinu za dodržení všech opatření pustili do oslav 95 let od svého založení. První chlapecký seminář zde začal působit již v roce 1926.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oslavy výročí školy byly velmi pestré a účastnili se jich ve skupinách všichni žáci prvního i druhého stupně.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milena Zatloukalová, ředitelka školy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já bych chtěla především poděkovat svým kolegům, našim vyučujícím za to, že i v těchto podmínkách nelehkých dokázali zorganizovat velmi propracovaný projekt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všechny akce oslav byly motivovány významným výročím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Hrušková, organizátorka oslav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takže v matematice třeba počítají zastavěnou plochu školy, v češtině mají slohovou práci, kde mají příběh.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Machů, učitelka, spoluorganizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Děti tady pracovaly s ozoboty, kdy musely nejprve rozluštit kódy, potom najít rasu a následně zapsat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, žáci školy:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tohle jsou texty o naší škole, jsou v angličtině a my jsme to měli seřadit podle toho správného zadání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Máme vypočítat různé informace o naší škole, jako například kolik je tam počet schodů nebo obvod kruhu v atriu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tady vyrábíme cestu pro robota, aby se dostal z roku 1926 do roku 2021.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celé oslavy mapovali i školní youtubeři a zaznamenali průběh všech akcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Dufek, učitel, organizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme uběhnout 95 kilometrů společně celá škola, potřebujeme 1550 kol kolem tělocvičny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, žáci školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem uběhl třináct kol.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já zase deset.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Budova Petrina je dnes centrem vzdělávání. Sídlí zde základní a mateřská škola, středisko volného času i městská knihovna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -728,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>