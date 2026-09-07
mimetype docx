--- v1 (2026-04-20)
+++ v2 (2026-09-07)
@@ -820,51 +820,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>