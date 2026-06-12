--- v0 (2025-12-25)
+++ v1 (2026-06-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov hledá s novým partnerem způsob vytápění ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Plánovaný odklon od uhlí přiměl Havířov se zamyslet nad tím, co bude do budoucna pro město nejvýhodnější. Jako partnera si pro hledání řešení vybral společnost ČEZ ESCO. To se ale nelíbí některým zastupitelům, kteří dokonce chtěli navrhnout referendum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -75,52 +190,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Lidé se určitě nemusí obávat toho, že dojde k nějakému nekontrolovatelnému růstu kotelen na území města. Ten projekt celý je koncipovaný tak, aby dal odpovědi na základní energetické otázky, které nás dnes trápí. A to je dekarbonizace, odchod od uhlí. Ceny uhlí dneska jdou nahoru a my prostě dobrý hospodář nevíme, co bude za pár let. A tento společný podnik nám má dát odpovědi na to, zda ta cesta je plyn, zda ta cesta je nějaká kombinovaná energetika, dneska se hodně mluví o vodíku a já na tyto otázky bych chtěl znát odpovědi. Potřebujeme zpracovat studie proveditelnosti, potřebujeme velmi seriózně zpracovat vůbec kapacitní podmínky, jak vlastně na tom území města je ten plyn, v jakém je stavu, máme dostatek plynu na území města? My to nevíme dneska."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Až na základě vyhodnocení studií dojde k rozhodnutí, zda se nový společný podnik ENVEZ pustí do investice v řádu stovek milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten investor ČEZ ESCO, který se zavazuje, že bude velmi výrazně investovat na území našeho města, pokud to bude mít smysl. Na to nám musí odpovědět ty studie, o kterých jsem mluvil na začátku. My jsme se dnes dohodli na tom, že je budeme společně financovat. My, jako 49 % podílník v celém tom projektu budeme přispívat do výše našeho podílu, zbytek bude financovat ČEZ ESCO a je přirozené, že chtějí mít elementární záruky, že  město bude konat jako řádný hospodář. A my jsme se dnes zavázali k ničemu jinému než k tomu, že budeme jednat, konat a vyvineme úsilí k tomu, aby jsme na tom projektu spolupracovali. Ano v případě, že by celý ten projekt byl smysluplný, rentabilní, tak by měl být koncipovaný na patnáct let. Nám se jedná o to, že my dnes máme nástroj, jakým způsobem se v energetickém prostředí pohybovat a jak těm našim zákazníkům, kteří odebírají teplo přes naši společnost HTS dát šanci s námi dále spolupracovat. Protože město není zdaleka největším odběratelem. Třeba co se týče bytového fondu, tak my jsme až třetí největší vlastník bytového fondu na území našeho města. A ti dva vlastníci? My na ně nemáme vliv, jestli zůstanu u současného dodavatele, nebo si hledají alternativy a u jednoho z nich už víme, že si ty alternativy hledají. Ale my jsme dneska jim schopni nabízet naše řešení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -235,54 +348,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea, dobrovolnice ADRY: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem chtěla využít svůj volný čas a přišlo mi to dobré, se takto věnovat lidem, když ten čas mám. A myslím si, že i ty holky, co přišly se mnou, tak to mají stejně. Myslím si, že to bude dneska hodně povedená akce, že to děckám i seniorům něco dá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Puščáková, zaměstnankyně domova seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My máme zákaz návštěv, ale co se týče dobrovolníků, ti k nám mohou chodit. Já si myslím, že budou mít ohromnou radost, protože zákaz návštěv je od minulého měsíce, takže budou rádi a určitě je hodně potěšíme.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “My máme zákaz návštěv, ale co se týče dobrovolníků, ti k nám mohou chodit. Já si myslím, že budou mít ohromnou radost, protože zákaz návštěv je od minulého měsíce, takže budou rádi a určitě je hodně potěšíme.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klientka domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Převeliké překvapení. My jsme s tím nepočítali, že se někdo na nás staré babky přijde podívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaké to bylo si zazpívat koledy?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -410,93 +521,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-18-12-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>