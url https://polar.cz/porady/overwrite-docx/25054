--- v1 (2026-06-12)
+++ v2 (2026-08-30)
@@ -563,51 +563,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-18-12-2021-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-18-12-2021-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>