--- v0 (2026-01-20)
+++ v1 (2026-06-15)
@@ -1,239 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.12.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotel Centrum koupí a opraví společnost DISTEP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budoucnost hotelu Centrum ve Frýdku-Místku dostala jasné obrysy. Dominantu města koupí městská společnost DISTEP. Do sedmi let by ho pak chtěla postupně zrekonstruovat a plně využívat. Prodej schválili zastupitelé za cenu zhruba 44 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Léta chátrající hotel Centrum ve Frýdku-Místku je zřejmě  zachráněn. Městu se podařil nečekaný kousek, projevila o něj totiž zájem městská  společnost DISTEP. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hotel Centrum konečně zná svoji budoucnost a já si dovolím říct takové lidové přirovnání. Nám se podařilo zabít jednou ranou ne dvě  mouchy, ale tři mouchy. Protože za prvé hotel Centrum zůstane stát. Za druhé  stále pracujeme s tou možností, že tam vzniknou byty a bydlení. A za třetí  ten hotel získá městská společnost, takže zůstane plně pod kontrolou města.  Nebude tam obchod s chudobou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DISTEP je primárním dodavatelem tepla ve městě, spravuje i  vlastní nemovitosti, které má v pronájmu a má také několik různých objektů,  kde má střediska údržby i dopravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">DISTEP je primárním dodavatelem tepla ve městě, spravuje i  vlastní nemovitosti, které má v pronájmu a má také několik různých objektů,  kde má střediska údržby i dopravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hotel Centrum se nám vyloženě nabízí k tomu, abychom  všechna tyto roztříštěná pracoviště, která máme, přesunuli do bývalého restauračního  traktu, který svojí velikostí odpovídá našim potřebám. A to jak technické, tak  administrativní zázemí. S tím, že všechny tyto prostory jsme schopni si  sami naprojektovat, technicky upravit, zhodnocovat, udržovat. S tím, že  došlo by tam k přesunu našeho dispečinku 24/7, abychom měli neustálý  dohled nad těmito prostory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na město v posledních měsících přišly 4 nabídky k odkupu  nebo směně hotelu za jiné nemovitosti. Vytvořená pracovní skupina k tomu následně  doporučila ještě prodej formou dražby nebo licitace. Nakonec ale rozhodla nabídka  na odkup společností DISTEP za téměř 44 milionů korun a zastupitelé prodej  schválili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na město v posledních měsících přišly 4 nabídky k odkupu  nebo směně hotelu za jiné nemovitosti. Vytvořená pracovní skupina k tomu následně  doporučila ještě prodej formou dražby nebo licitace. Nakonec ale rozhodla nabídka  na odkup společností DISTEP za téměř 44 milionů korun a zastupitelé prodej  schválili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To byl složitý materiál, dokonce se dá označit za mimořádně  složitý. Nejenom z toho hlediska formálního, ale i z hlediska toho, o  jak citlivou záležitost se jedná pro veřejnost. A snažili jsme se samozřejmě  dát zastupitelům veškeré relevantní podklady. Proto, pokud byly určité připomínky  k rozsahu toho materiálu, který měl skoro 300 stran, tak bylo to způsobeno  právě tím. Chtěl bych poděkovat za přípravu tohoto materiálu zejména odboru správy obecního  majetku, ale i dalším odborům, které se na tom podílely."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku/Piráti/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dobrá věc se podařila. Já jsem moc rád, že jsme jako pirátská  strana mohli být u záchrany hotelu Centrum. To, aby nešel k zemi, nebyl  zdemolován, byla jedna z našich hlavních priorit, proč jsme vstoupili do  koalice v březnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DISTEP chce také postupně přeměnit bývalou hotelovou část na  byty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">DISTEP chce také postupně přeměnit bývalou hotelovou část na  byty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně bychom tyto prostory rekonstruovali na bytové  jednotky o velikosti 2+kk, 1+kk. Plus startovací byty, které případně můžeme potom  nabídnout městu. Stejně tak se tam nabízí možnost, abychom tam vypracovali  projekt a rekonstrukci pro byty pro handicapované, které by byly přístupné  právě přímo z těch prostor toho parkoviště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost předpokládá, že do dvou let bude mít připravenou  projektovou dokumentaci a patřičná stavební povolení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost předpokládá, že do dvou let bude mít připravenou  projektovou dokumentaci a patřičná stavební povolení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od toho se potom budou následně odvíjet ty samotné stavební úpravy  té části technicko-administrativní. Což v tuto chvíli počítejme cca v rozsahu  plus dva roky a potom následně v dalších letech bychom prováděli úpravu  těch částí pater toho komplexu ubytovacího. Kdy v každém roce chceme opravit  cca dva patra. Čili nám vychází nějaký časový harmonogram do sedmi let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hotel je pro DISTEP zajímavý ještě z jednoho důvodu.  Uvnitř je obrovský výměník tepla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hotel je pro DISTEP zajímavý ještě z jednoho důvodu.  Uvnitř je obrovský výměník tepla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva společnosti DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to takový dům v domě, která má dneska plochu cca 400  metrů čtverečních, kterou právě chceme použít, jak pro zásobování teplem  samotného objektu. A dále ji upravit tak, abychom připravili už půdu i pro další  rozvoj území jako takového."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku/NMFM/:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládáme, že v té oblasti vznikne nová čtvrť města,  zejména s bydlením. A nejdůležitější informace, která z toho plyne  je, že peníze, které společnost DISTEP nahospodařila, tak neutratí, nerozpustí,  ale investuje do projektu, který v budoucnu zajistí, že nebude cena tepla  růst, tak jako jinde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DISTEP počítá příští rok s navýšením cen za teplo o  zhruba 9 procent. Oproti tomu taková Ostrava zdraží o více než 22 procent.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">DISTEP počítá příští rok s navýšením cen za teplo o  zhruba 9 procent. Oproti tomu taková Ostrava zdraží o více než 22 procent. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První část obchvatu se otevře až příští rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -287,75 +396,73 @@
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Stavba postoupila do vysokého stupně rozestavěnosti a  možnost otevření znemožnilo bohužel počasí, které aktuálně nedovoluje dokončit  především asfaltování, ale také betonáže a pokládky izolací. Vzhledem k mrazům,  sněhu a špatné předpovědi se zprůjezdnění posouvá na následující měsíce. O  přesném termínu samozřejmě budeme předem informovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nicméně pokud je mi známo, tak v zimě mohou pokračovat  jiné práce, které by právě dokončeny nebyly. A díky tomu bychom obchvat mohli mít  v plné parádě v dubnu v květnu si myslím hotový."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní plán byl spustit první etapu v omezeném režimu  a se sníženou rychlostí. V souvislosti s odložením se ale nabídla  možnost později zprůjezdnit obchvat bez omezení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní plán byl spustit první etapu v omezeném režimu  a se sníženou rychlostí. V souvislosti s odložením se ale nabídla  možnost později zprůjezdnit obchvat bez omezení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Takže budeme jezdit 130 v té části od Místku po  Frýdlantskou. Takže si myslím, že v té velké nevýhodě, kdybychom už chtěli  auta na obchvatu mít, je ta výhoda, že tam pojedou, a to v plném režimu.  Tak na to se těšíme. Druhá část obchvatu, tam se řeší hlavně sesuv, který by mohl  odložit minimálně spuštění celé funkční stavby. Nevíme, jestli se odloží  spuštění obchvatu v omezeném režimu. Tam se stále jedná, pokud vím s ŘSD  a ministerstvem dopravy a zhotovitelem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V platnosti zatím zůstává několikrát odložený oficiální  termín dokončení stavby, který má být v září příštího roku. Na některých  úsecích by se ale mohlo začít jezdit už na jaře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V platnosti zatím zůstává několikrát odložený oficiální  termín dokončení stavby, který má být v září příštího roku. Na některých  úsecích by se ale mohlo začít jezdit už na jaře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Panské Nové Dvory dostaly úspornější venkovní lampy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -367,97 +474,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už několik let se průběžně pracuje ve Frýdku-Místku na  výměně starého typu pouličního osvětlení za nový a moderní. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše společnost se řídí řádem preventivní údržby veřejného  osvětlení, který vychází defacto z generelu, který schválila rada města  již v roce 2015. A my už od roku 2017 postupně najíždíme na postupnou  obměnu stávajících starých svítidel. S tím, že z celkového počtu 8 239  máme v těch místních částech, kde teda jsme ty práce zahájily, hotovy k letošnímu  roku 558 svítidel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně už proběhla výměna osvětlení v části Panské Nové Dvory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně už proběhla výměna osvětlení v části Panské Nové Dvory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos původně jsme chtěli ty práce zahájit někdy už v průběhu  září. Bohužel, jak to tady v dnešní době bývá, dodávka svítidel byla  opožděná, takže jsme práce zahájili až v listopadu a v těchto dnech  jsme je dokončili. A celkem na místní části Panské Nové Dvory bylo vyměněno 210  svítidel. Takže dá se říct, že k letošnímu roku všechny místní části už  jsou vyměněny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové LED diodové lampy jsou energeticky úspornější, mají  delší životnost a také by měly být méně poruchové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové LED diodové lampy jsou energeticky úspornější, mají  delší životnost a také by měly být méně poruchové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče toho území města jako takového, tak tam jsme zahájili  tu výměnu již v roce 2018. Víceméně v parcích a na cyklostezkách,  takže tam je necelých 190 svítidel. Díky tomu, že fungujeme v návaznosti na  nějaký ten preventivní řád, tak není akutní potřeba na území celého města  vyměnit nějakou velkou část. Jdeme postupně, tím pádem jsou samozřejmě i ty  náklady rozmělněnější a v relaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce vyčlenilo město na kompletní údržbu  veřejného osvětlení téměř 29 milionů korun. V příštím roce bude částka ještě  o půl milionu vyšší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce vyčlenilo město na kompletní údržbu  veřejného osvětlení téměř 29 milionů korun. V příštím roce bude částka ještě  o půl milionu vyšší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -532,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-20-12-2021-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>