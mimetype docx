--- v0 (2026-01-02)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.12.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podvodník platil za mobily v demo verzi bankovnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté dopadli podvodníka, který využil neobvyklou fintu. Na inzeráty nakupoval mobily, ale platil za ně jen naoko, prostřednictvím demo verze internetového bankovnictví. Prodávajícím tak samozřejmě žádné peníze nepřišly. Policisté hledají další poškozené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,109 +277,94 @@
         <w:t xml:space="preserve">David  Závěšický, kronikář obce Suché Lazce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „To je to  nejstarší památka,  kterou tady máme. Kaplička sloužila jako náboženský stánek  manského statku, od kterého se vlastně rozrůstala celá zástavba  v Suchých Lazcích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kapličku  se rozhodla obec nyní opravit. O finanční přispění na  restaurování dřevěné sochy sv. Jana Nepomuckého  požádá obec  dárce. Peníze mohou poslat na účet nebo předat na sucholazecké  pobočce Pošta partner.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Orieščík (ČSSD), starosta Suchých Lazců a náměstek primátora  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Veřejná  sbírka je vyhlášena na opravu sochy a dvou sloupů přilehlých k  této soše. Oprava by měla vyjít na 150 000.“</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Veřejná  sbírka je vyhlášena na opravu sochy a dvou sloupů přilehlých k  této soše. Oprava by měla vyjít na 150 000.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatel  Suchých Lazců:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Kaplička je  vlastně součástí historie naší obce. Památky se mají  ochraňovat. Abychom je předali dalším generacím.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Kaplička je  vlastně součástí historie naší obce. Památky se mají  ochraňovat. Abychom je předali dalším generacím.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Restaurovány  budou také dva dřevěné sloupy, které jsou nezvykle uloženy po  stranách sochy. Pocházejí zřejmě z roku 1781.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ty  jsou pravděpodobně z doby, kdy v nedaleké tvrzi zemřel poslední Tvorkovský  z Kravař. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Až  bude kaplička i socha v novém kabátě, plánuje obec požádat  Národní památkový ústav o zapsání této stavby na seznam  kulturních památek.      </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Až  bude kaplička i socha v novém kabátě, plánuje obec požádat  Národní památkový ústav o zapsání této stavby na seznam  kulturních památek.        </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horní Suchá postaví pro seniory tři bytové domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -325,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lokalitu Podolkovice radnice vybrala záměrně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lipner (STAN), starosta Horní Suché: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Původně to mělo být v lokalitě Chrost. Nicméně tam je klasická zemědělská orná půda, sítě tam nejsou. Jenom zasíťování než bychom dali cihlu na cihlu, tak by to stálo kolem deseti milionů korun. Takže jsme nakonec vybrali lokalitu, kde je vše na dohled a ta stavba se tímto zlevní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obec v rozpočtu se stavbou počítá, nicméně doufá, že část nákladů by mohla pokrýt dotace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obec v rozpočtu se stavbou počítá, nicméně doufá, že část nákladů by mohla pokrýt dotace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do FN Ostrava přivezli cukroví od dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -559,178 +658,136 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězství čtenářského klubu 1. ZŠ v republikové soutěži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězství v celorepublikové soutěži „Čtenář na jevišti“ letos opakovaně dosáhl čtenářský klub bruntálské 1. Základní školy. Soutěž probíhala v rámci kampaně Rosteme s knihou a vítěze čeká prezentace na Mezinárodním knižním veletrhu v červnu příštího roku v Praze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Podstatou soutěže byla dramatizace obsahu vybrané knížky s náročnými soutěžními pravidly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Henčová, učitelka, vedoucí klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Podmínkou soutěže je, aby soutěžní video nebylo delší, než 15 minut, takže vždycky velký problém, se do toho časového rozmezí vtlačit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti si vybrali k dramatizaci knihu Pozor, v knihovně je kocour spisovatelky Kláry Smolíkové. Inovativně přistoupily i k natáčení videa s maskami účinkujících postav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Henčová, učitelka, vedoucí klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme se snažili o co nejjednodušší natáčení s minimálním střihem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Dolanská, členka klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak mě ta knížka hodně zaujala, protože se tam můžeme dozvědět hodně historických postav."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šípková, členka klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem spisovatelka Klára Smolíková a nejtěžší bylo samozřejmě vybrat knížku a napsat scénář."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kodeda, člen klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hraju hlavního hrdinu Davida, snažím se sostředit na ten text, i když ten text mi stále klouzal z oblečení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sára Fojtášková, členka klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Představuji historickou postavu Jana Amose Komenského, který je důležitý nejen pro dějiny, ale hlavně pro školství.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Řehůlková, členka klubu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já hraju roli maminky a přestože tu roli vůbec neznám, tak to bylo těžké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Fojtášek, člen klubu: </w:t>
       </w:r>
@@ -841,93 +898,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-12-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>