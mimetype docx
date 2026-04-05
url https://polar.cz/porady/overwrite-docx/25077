--- v0 (2026-02-13)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nošovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nošovice pořádají kulturní akce i v období kovidu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Myšinský (SNK), starosta Nošovic: „Nošovice začaly plánovat už od minulého roku, že ty předvánoční měsíce budou vytvářet nějakou kulturu. Proto jsme prováděli přestavbu, tento krásný sál k tomu vyzývá, aby tady kultura byla. Minulý rok nám to nevyšlo, tento rok se nám podařilo provést vystoupení Pavla Zedníčka, které tu bylo 18. listopadu. Posléze mělo být rozsvícení vánočního stromečku s jarmarkem a se vším všudy. Bohužel nám to překazilo vyhlášení nouzového stavu. Epidemiologická opatření, která jsou přijata, nám umožnila, abychom dnešní den pozvali pana Donutila, a aby nám povykládal o životních zážitcích. Jsme rádi, že dojel a vše nám vyšlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě vystoupení jednoho z nejslavnějších českých herců, Miroslava Donutila, bylo pro obyvatele Nošovic a okolí příjemným vánočním dárkem.</w:t>
       </w:r>
@@ -173,93 +288,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/nosovicky-miniexpres/nosovicky-miniexpres-22-12-2021-16-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>