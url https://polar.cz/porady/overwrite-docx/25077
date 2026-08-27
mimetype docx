--- v1 (2026-04-05)
+++ v2 (2026-08-27)
@@ -330,51 +330,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/nosovicky-miniexpres/nosovicky-miniexpres-22-12-2021-16-52" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/nosovicky-miniexpres/nosovicky-miniexpres-22-12-2021-16-52?url=nosovicky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>