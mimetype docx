--- v0 (2025-12-24)
+++ v1 (2026-04-24)
@@ -1,245 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.12.2021, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Dobrý den u televizních obrazovek, právě startuje další díl Ekomagazínu….Tentokrát jsme se zaměřili na stav a kvalitu ovzduší v MS kraji,..dozvíte se, že Opavané mají rezervy v třídění odpadu… karvinští rybáři přišli o 300 kilo ryb, případ šetří policie…a v rozhovoru s ředitelem Agentury ochrany přírody a krajiny Janem Klečkou zrekapitulujeme rok 2021 v Poodří, které slavilo 30 narozeniny   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V MS kraji se zlepšuje kvalita ovzduší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moravskoslezský kraj a zejména Ostravsko je  oblastí s nejvíce znečištěným ovzduším v Česku a bohužel i v rámci Evropy. Na Ostravsku, Karvinsku a FM bývají překračovány imisní limity polétavého prachu  (PM10, PM2,5) a benzo[a]pyrenu.I přes  tato zažitá tvrzení  se ovzduší v našem kraji pomalu lepší. V roce 2020 nebyla v MSK zaznamenána ani jedna smogová situace, bylo to poprvé od roku 2009.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na smutných statistikách prvenství v nejhorší kvalitě ovzduší v České republice vede MS kraj dlouhodobě, ale cosi se začíná měnit. Zdá se, že přicházejí lepší časy pro plíce obyvatel regionu. V roce 2020 jsme dosáhli nejlepší kvality ovzduší za celou dobu jeho měření, tedy od 60. let.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blanka Krejčí,  vedoucí oddělení kvality ovzduší ostravské pobočky ČHMÚ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Hlavně byly velmi dobré rozptylové podmínky. V únoru 2020 bylo tak větrno, vlhko a deštivo, že byly velmi nízké a nestandardní koncentrace, a ty pozitivně ovlivnily celý ten zbytek roku, ale samozřejmě byla i v dalších měsících velmi dobrá kvalita ovzduší. Takže prvním faktorem byly rozptylové podmínky, dále se projevu snižování emisí na všech typech zdrojů - doprava, dotované i nedotované výměny kotlů a prováděná opatření na průmyslových zdrojích. A situaci pomohla také situace i lockdowny, například omezení dopravy se promítlo pozitivně.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A skvěle se nám v MS kraji dýchalo také na přelomu roku 2020 a 2021. Byť se v několika případech schylovalo k vyhlášení smogových situací, tak nakonec k tomu nedošlo. A podle odborníků se  rok 2021 vyvíjí hodně podobně, jako ten předešlý. Za poslední dva roky tak v našem regionu nebyla vyhlášena žádná smogová situace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blanka Krejčí,  vedoucí oddělení kvality ovzduší ostravské pobočky ČHMÚ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Počasí je určující faktor, který rozhoduje o tom, jak dobré nebo nedobré budou rozptylové podmínky, jak to, co tady vypouštíme do ovzduší, se bude dobře rozptylovat. To znamená, že se může stát, pokud uhodí nějaké dlouhodbé inverzní situace, že se při zemském povrchu koncentrace mohou zahustit a skutečně se můžeme dočkat i nepříznivých situací.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Průmysl, hustá dopravní infrastruktura a  topení tuhými palivy po obou stranách česko-polské hranice jsou podle meteorologů klíčové faktory, proč v Moravskoslezském kraji  častěji dýcháme horší vzduch než ve zbytku republiky. Opatření na všechny typech zdrojů, která se dlouhodobě provádí, tak mají pro jeho zlepšení smysl.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V MS kraji už se vyměnilo více jak 25 tisíc kotlů, bylo to tolik žadatelů, kteří si požádali o výměnu neekologického kotle. Aktuálně končí třetí výzva a připravujeme čtvrtou. V tuto chvíli sbíráme zájem žadatelů o výměnu, protože ta čtvrtá výzva je o něčem jiném. Našim cílem je vyměnit co nejvíce kotlů tak, aby bylo ovzduší co nejvíce příjemné pro obyvatele.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nikola Birklenová, mluvčí MS kraje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Kraj podporuje čistou mobilitu, snaží se jednat se zahraničními partnery, zejména s Polskými sousedy. Důležité je jednání s podniky, s nimi průběžně kraj jedná a sepisuje dobrovolné dohody. V nich se obě strany zavazují, že budou provádět kroky nad rámec svých povinností k tomu, aby se snížily negativní dopady na životní prostředí.”  V případě mimořádně znečištěného ovzduší, kdy dýcháme mnohem více oxidu siřičitého, dusičitého nebo prachových částic PM10 se vyhlašuje smogová situace. V roce 2019 byla pro oblast Ostravy, Karviné a Frýdku-Místku a na Třinecku vyhlášena jedna smogová situace. Zároveň platila i regulace, kdy podniky musejí dodržovat přísnější ekologická opatření. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blanka Krejčí,  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">vedoucí oddělení kvality ovzduší ostravské pobočky ČHMÚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“ČHMÚ v MS kraji provozuje 19 monitorovacích stanic k tomu okolo 10 provozu zdravotní ústav, některé z nich patří Ostravě a další i městům v regionu. Z dotace MS kraje jsou každoročně umožněna další měření. V letošním roce jsme rozšířili imisní monitoring ve Věřňovicích a ve Studénce. Tato místa se tak zapojila do mnohem širšího konceptu  měření, kterému říkáme BORA.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Od 1. září 2022 nebude možné provozovat kotle na tuhá paliva zakoupené před rokem 2000 a kotle 1 a 2 emisní třídy. Pokuty se mohou vyšplhat až na 50 000 Kč.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Opavané mají v tříděné odpadu ještě rezervy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opavané mají v třídění odpadu značné rezervy. Ukázala to analýza, která detailně rozebrala půl tuny odpadků ze sídlištních popelnic. Skutečný komunální odpad, který už nelze vytřídit, představoval jen 40%. Velkou část tvořilo vyhozené jídlo a bioodpad.Přestože analýza odpadků v popelářském voze nedopadla nejlépe, Opavané na tom nejsou ale vůbec špatně. Každý občan pošle za rok na skládku asi 200 kg komunálního odpadu, a to je polovina republikového průměru.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Rybářům v Petrovicích u Karviné někdo ukradl 300 kg ryb</w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:br/>
-[...181 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velké rozčarování zažili rybáři v Petrovicích u Karviné. Zatím neznámý zloděj jim z pozemku ukradl přibližně 300 kilogramů ryb. Případ vyšetřuje policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Pasz, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">hospodář Českého rybářského svazu Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -533,51 +630,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane řediteli, já Vám děkuji za rozhovor, za užitečné a zajímavé informace pro diváky Eko magazínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Klečka, ředitel Agentury ochrany přírody v kraji České republiky v Ostravě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám děkuji za pozvání. Těším se příště, děkuji moc, na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -652,93 +755,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-28-12-2021-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>