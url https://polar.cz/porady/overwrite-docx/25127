--- v0 (2026-01-02)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.12.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrotechniku používejte pouze podle návodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blíží se konec roku a ten se tradičně slaví odpalováním zábavné pyrotechniky. Je také bohužel pravidlem, že se každý rok stane nějaký úraz při neobratné manipulaci. Proto jsme pro vás připravili reportáž, kde se dozvíte, jak postupovat, aby jste nový rok oslavili bez úrazu a škod na majetku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,150 +227,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Poljanský udržel tradici Bruntálského krystalku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtrnáct ročníků Bruntálského krystalku proběhlo na Boží hod na bruntálském Kobylím rybníku za velké účasti otužilců i diváků. Poslední dva roky covidová nákaza oficiální pořádání akce zastavila. Přesto její tradici do šestnáctého setkání přivedl její zakladatel, dálkový plavec a přemožitel jezera Titicaca Pavel Poljanský.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pavel Poljanský letos nešel do vody sám, setkal se ve vodě se svým kamarádem otužilcem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Poljanský, dálkový plavec a zakladatel akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nechci, aby to skončilo, aby se to přerušilo, já bych si moc přál, aby to trvalo, dokud na to budu mít síly, tak bych to chtěl udržet ten Krystalek.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Uhlíř, otužilec, Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pár let ho tady sleduji, tak občas jsem tady zavítal, když tady byl oficiálně Krystalek. Pravidelně jak do vody, tak chodíme i po horách, vysvlečení jenom do kraťasů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Setkání otužilců přihlíželi za desetistupňového mrazu i obdivovatelé Pavla Poljanského.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já otužilec rozhodně nejsem, je to na mě i vidět, já jsem se tady přišel podívat na chviličku jenom, než se poutíkám zase zpátky schovat do tepla, jak pan Poljanský bude pokračovat v tradici Bruntálského krystalku pravidelně na 25. prosince.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Za mrazivého počasí se voda zdá teplejší a otužilcům vyhovuje lépe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Poljanský, dálkový plavec a zakladatel akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Myslím, že ta voda je dobrá vždycky. Jsem rád, že jsem tady, protože pro mě je to nedílnou součástí vánočních svátků, hlavně vím, že jsem furt v pohybu. Bez toho bych si nedokázal představit rok, načerpal jsem tady energii a doufám, že ji příští rok budu vydávat.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Uhlíř, otužilec, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celý den jsem byl takový ospalý, tak teď jsem se trochu probral.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pavel Poljanský, který je také judistou, si do vody vzal první ze svých sedmi kimon a věří, že příští rok s ním bude opět u oficiálního velkého Bruntálského krystalku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -734,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-12-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>