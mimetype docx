--- v1 (2026-04-05)
+++ v2 (2026-09-07)
@@ -856,51 +856,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-12-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-12-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>